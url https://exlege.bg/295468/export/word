--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Установено е по несъмнен начин, че в попълнения от касатора ЕЕДОП не е декларирана изискуема информация за извършено нарушение на трудовото законодателство от негова страна, за което му е издадено влязло в сила наказателно постановление за нарушение на чл. 63, ал. 2 КТ. Същото е следвало да бъде декларирано в ЕЕДОП на участника, тъй като обективира обстоятелство измежду визираните по чл. 54, ал. 1, т. 6 ЗОП, съставляващи основание за задължително отстраняване от участие. В случая касаторът некоректно е попълнил въпрос от ЕЕДОП, свързан с личното му състояние, с което на практика е декларирал неверни данни. Налице е установено основание за отстраняване на участника по смисъла на чл. 55, ал. 1, т. 5, б. "а" ЗОП, което е самостоятелно основание за отстраняване от участие. Във фактическия си състав разпоредбата включва предоставянето на невярна или заблуждаваща информация на възложителя, като предоставянето й представлява опит да се повлияе върху вземането на решение от възложителя. Правото на проверка е възможност по чл. 54, ал. 13 от ППЗОП, осъществявана както при извършването на предварителния подбор от комисията, така и на всеки етап от процедурата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>