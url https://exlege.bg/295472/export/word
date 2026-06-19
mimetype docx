--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основателно е оплакването на касатора за липсата по делото на оригинална фактура с № 0000000001/23.12.2021 г., издадена от SIOL D.O.O., като е приложено копие. Настоящият касационен състав съобрази обстоятелството, че експертното заключение не притежава установително действие, касателно изследваните факти, проверявани въз основа на копия и частни документи. В текста на фактурата липсва конкретизация и индивидуализация на предмета на документираната стопанска операция, а условие за упражняване право на приспадане на данъчен кредит е притежаването на фактура, отговаряща на тези изисквания. Настоящият състав преценява като доказано по делото, че ТЕЛЕКОМ СЛОВЕНИЯ АД извършва независима икономическа дейност на територията на Словения, поради което е без право на приспадане на данъчен кредит за получените доставки под българския си ДДС номер. Упражняването на право на приспадане на данъчен кредит предпоставя използване на доставките за осъществяване на последващи облагаеми доставки на територията на съответната държава - членка, което дружеството не е направило.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>