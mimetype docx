--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №518/28.11.2025 по нак. д. №679/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №518/28.11.2025 по нак. д. №679/2025 на ВКС, НК, I н.о., докладвано от съдия Красимир Шекерджиев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В рамките на касационното производство съдът няма правомощие да установява нови факти или да интерпретира по различен начин доказателствени източници. При оплакване, относимо към касационното основание по чл. 348, ал. 1, т. 2 НПК касационният съд има възможност единствено да прецени дали относимите доказателствени източници са ценени вярно и дали възприетите въз основа на тях факти и обстоятелства са правилно изведени. Касационният съд споделя изцяло и изводите на въззивния съд за това, че смъртта на пострадалата П. е настъпила именно в резултат на травмите претърпени в резултат на пътното произшествие. Въпреки този дефицит въззивната инстанция вярно е установила фактите, като правилно е кредитирала заключенията на приетите по делото съдебно - медицински експертизи и конкретно становището на експертите, че причината за смъртта е исхемичен инсулт, развил се след запушване на кръвоносен съд, което е настъпило в резултат на счупване на ребра, довели до мастна емболия. Липсата на пряка причинно - следствена връзка между обсъжданото нарушение и съставомерния резултат е основание да се приеме, че подсъдимият не следва да носи отговорност за извършване на нарушението по чл. 20, ал. 1 ЗДвП. Касационният съд прецени, че като смекчаващи отговорността обстоятелства следва да бъдат преценени и напредналата възраст на подсъдимия и това, че към настоящият момент наказателното производство е продължило повече от шест години.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>