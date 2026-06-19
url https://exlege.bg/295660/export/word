--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5487/28.11.2025 по гр. д. №154/2024 на ВКС, ГК, IV г.о.</w:t>
+        <w:t>Определение №5487/28.11.2025 по гр. д. №154/2024 на ВКС, ГК, IV г.о., докладвано от съдия Хрипсиме Мъгърдичян</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Представянето на списък на разноските не е предпоставка за реализиране на допълване на съдебния акт в тази му част съгласно т. 8 от Тълкувателно решение № 6 от 06.11.2013 год. на ВКС по тълк. дело № 6/2012 год., ОСГТК. Доколкото касаторът не е направил възражения по чл. 78, ал. 5 ГПК, настоящият състав не дължи извършването на преценка дали заплатеното адвокатско възнаграждение е прекомерно съобразно действителната фактическа и правна сложност на делото, тъй като действащият ГПК не предвижда правомощие на съда служебно да осъществява проверка за прекомерност. При направено своевременно искане за намаляване поради прекомерност на размера на подлежащите на възстановяване разноски за адвокатско възнаграждение, съдът не е обвързан от минималните размери, определени в Наредба № 1 от 09.07.2004 год. на ВАдвС, респективно – от ограничението по чл. 78, ал. 5 in fine ГПК, като размерът им следва да бъде определен при съобразяване на действителната фактическа и правна сложност на делото и извършената работа от адвоката. Касационното производство в частта му по първоначалните искове не се отличава нито с фактическа, нито с правна сложност, поради което претендираните разноски за адвокатско възнаграждение се явяват прекомерни по смисъла на чл. 78, ал. 5 ГПК и следва да бъдат намалени, съобразявайки и нормата на чл. 9, ал. 3 от Наредбата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>