--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №521/28.11.2025 по нак. д. №582/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №521/28.11.2025 по нак. д. №582/2025 на ВКС, НК, I н.о., докладвано от съдия Ружена Керанова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Въззивната инстанция е оперирала с ограничен кръг от доказателства, тъй като част от информационните източници, ползвани от основния съд при постановяване на осъдителната присъда, са подлежали на изключване от формираната доказателствена съвкупност. Показанията на полицейски служител, който е провел „разговор“ с подсъдимия и е възприел неговите извънпроцесуални изявления (самопризнания) в хода на осъществяваната от него дейност по разкриване на престъпление, не могат да послужат за постановяване на осъдителна присъда. Възможността изведените от показанията на свидетелите данни, разгледани в тяхната съвкупност, да обусловят несъмнен извод за наличието на връзка на двамата подсъдими с извършване на инкриминираното деяние е отхвърлена с ясни съображения, свързани по същество, че коментираните доказателствени източници не способстват за сигурно установяване на инкриминираните факти, поради което и не представляват достатъчна основа за осъдителен извод. Следственият експеримент сам по себе си не може да даде като непосредствен резултат откриването и привличането на нови доказателства, а неговата цел е да се проверят вече получени данни от други доказателствени източници. Дори и при възможност фотоалбумът да се ползва като самостоятелен информационен източник, не би могло да се постигне целеното отхвърляне на констатациите на окръжния съд, че събраните по делото доказателства не постигат степента на несъмненост, въведена от чл. 303, ал. 2 от НПК като критерий за постановяване на осъдителна присъда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>