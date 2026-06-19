--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №522/02.12.2025 по нак. д. №636/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №522/02.12.2025 по нак. д. №636/2025 на ВКС, НК, I н.о., докладвано от съдия Деница Вълкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Констатацията на вещото лице по СМЕ, че болестта Б., от която действително жертвата е страдала, е спомогнала в известна степен за получаването на шийната травма, не дава основание за качествено различна оценка на тежестта на коментираното обстоятелство до степен да обуслови приложението на чл. 55 от НК. За приложението й е необходима още положителна преценка, че най-лекото предвидено в закона наказание ще е несъразмерно тежко, какъвто не е настоящият случай. ВКС не намира основание за отмяна на наложеното наказание лишаване от право деецът да управлява МПС, тъй като същото е предвидено кумулативно за извършеното от него престъпление по чл. 343, ал. 1, б.“б“ от НК и отмяната му би представлявала нарушение на принципа за законността при фиксиране съдържанието на отговорността на дееца. При отсъствие на предпоставките за индивидуализация на наказанието лишаване от свобода по чл. 55, ал. 1 от НК, е недопустимо приложението на чл. 55, ал. 3 от НК, съответно отпадане на кумулативното наказание лишаване от право. Наложеното общо наказание две години лишаване от свобода с приложеното условно осъждане за минимално предвидения в закона срок от три години и присъединеното към него наказание три години лишаване на дееца от право да управлява МПС, не са явно несправедливи и липсват основания за намаляването им.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>