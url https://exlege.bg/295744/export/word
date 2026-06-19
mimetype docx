--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №3389/02.12.2025 по ч. търг. д. №1609/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Определение №3389/02.12.2025 по ч. търг. д. №1609/2025 на ВКС, ТК, II т.о., докладвано от съдия Красимир Машев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно задължителните за националните юрисдикции разяснения по правилното тълкуване и прилагане на правото на ЕС, дадени с решение на СЕС от 25.01.2024 г. по дело C-438/22, чл. 101, § 1 ДФЕС, във вр. с чл. 4, § 3 ДЕС трябва да се тълкува в смисъл, че национална правна уредба, съгласно която, от една страна, адвокатът и неговият клиент не могат да договорят възнаграждение в размер по-нисък от минималния, определен с наредба, приета от съсловна организация на адвокатите като Висшия адвокатски съвет, и от друга страна, съдът няма право да присъди разноски за възнаграждение в размер по-нисък от минималния, трябва да се счита за ограничение на конкуренцията „с оглед на целта“ по смисъла на тази разпоредба. При наличието на такова ограничение не е възможно позоваване на легитимните цели, които се твърди, че посочената национална правна уредба преследва, за да не се приложи към разглежданото поведение установената в чл. 101, § 1 ДФЕС забрана на ограничаващите конкуренцията споразумения и практики. Следователно, приетата в приложение на уредената в чл. 36, ал. 2 ЗАдв законова делегация от Висшия адвокатски съвет като съсловна организация на адвокатите в Република България Наредба № 1/9.07.2004 г. за минималните размери на адвокатските възнаграждения не обвързва съда при определяне на съответното на действително положените процесуални усилия по делото адвокатско възнаграждение. При определяне на размера на дължимото адвокатско възнаграждение при предпоставките на чл. 38, ал. 2 ЗА, във вр. с ал. 1 на този член съдът трябва да извърши преценка на действителната правна и фактическа сложност на всяко конкретно дело. Присъденото адвокатско възнаграждение за осъщественото процесуално представителство пред въззивния съд в размер на сумата от 6000 лв. с ДДС отговаря на установените в чл. 36, ал. 1 ЗА нормативни изисквания за разумност на адвокатското възнаграждение – то е съобразено с действителната правна и фактическа сложност на делото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>