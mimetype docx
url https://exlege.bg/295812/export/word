--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №730/04.12.2025 по гр. д. №1650/2025 на ВКС, ГК, IV г.о.</w:t>
+        <w:t>Решение №730/04.12.2025 по гр. д. №1650/2025 на ВКС, ГК, IV г.о., докладвано от съдия Златина Рубиева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При определяне размер на обезщетение за неимуществените вреди в хипотезата на чл. 2б ЗОДОВ, вр. с чл. 6, § 1 КЗПЧОС как се определя и какво е съдържанието на понятието „справедливост“, изведено в принцип в разпоредбата на чл. 52 от ЗЗД?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По поставения въпрос в практиката на ВКС, установена в ППВС № 4/1968 г., решение № 60242/13.01.2022г. по гр. д. № 339/2021 г., ІІІ г. о., решение № 62 по гр. д. № 4227/2022 г., ІІІ г. о.; решение № 117/22.02.2024 г. по гр. д. № 1194/2023 г. на ВКС, III г. о.; решение № 382 от 27.06.2025 г. по к. гр. д. № 3589/2023 г., Г. К., ІV г. о. е възприето разбиране, че при присъждане на обезщетение за вреди, които са пряка последица от неразумно забавените действия на правозащитните органи, размерът на обезщетението се определя по справедливост съобразно конкретно установените за случая релевантни обстоятелства при съобразяване и на наличието на оборима презумпция, че всяка неразумна продължителност на производството води до причиняване на неимуществени вреди. При определяне на обезщетението за причинени неимуществени вреди от констатирано нарушение на правото на разглеждане и решаване на делото в разумен срок, съдът изхожда от общия критерий за справедливост по чл. 52 ЗЗД. Справедливостта по смисъла на чл. 52 ЗЗД не е абстрактно понятие, а е свързано с преценка на конкретни обективно съществуващи обстоятелства, които следва да се съобразят от съда. За база се взема икономическите показатели и стандарт в страната, към момента на увреждането и съобразява как се възприема понятието справедливост на съответния етап от развитие на обществото в държавата, намерило израз в съдебната практика по идентични казуси. Обезщетението не бива да служи за неоснователно обогатяване и следва да се отчита, че осъждането (признаване факта на увреждащо поведение) само по себе си също има обезщетителен ефект за пострадалия. Доколкото принципът на справедливост изисква в най-пълна степен да бъдат обезщетени претърпените вреди при определяне размера на обезщетението по чл. 2б ЗОДОВ следва да се съобразят освен релевантните за всяко увреждане обстоятелства (вида на делото, личността на увредения, здравословно състояние и др.), още общата продължителност на производството и доколко то се явява над „разумния“ срок, фактическа и правна сложност предвид спецификите на конкретното дело; ангажираността на страната в съдебното производство; повлияло ли е и как воденото производство върху начина й на живот; значението на делото за страната (вкл. - процесуалното й качество в него) и др. Тежестта на горните обстоятелства, които не са изчерпателно посочени, се преценяват от съда с оглед конкретния спор по чл. 2б ЗОДОВ и тя няма как предварително да бъде определена с обща значимост към всички случаи на определяне на окончателния размер на обезщетението по чл. 2б ЗОДОВ. Моментът, към който се преценява увреждането, е този, в който е приключило производството, което може да стане и в хода на съдебното производство по иска по чл. 2б ЗОДОВ (чл. 235, ал. 3 ГПК). Когато забавеното производство е все още висящо, съдът преценява увреждането към датата, на която е даден ход на устните състезания пред съответната инстанция по съществото на спора – първа, съответно въззивна.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>