--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №3441/05.12.2025 по търг. д. №1160/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Определение №3441/05.12.2025 по търг. д. №1160/2025 на ВКС, ТК, II т.о., докладвано от съдия Людмила Цолова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Налице са предвидените в закона предпоставки за уважаване на искането, доколкото изходът пред настоящия състав е в полза на молителя и са налице данни за реално понесени от него разноски. В определението съставът е пропуснал да се произнесе по искането на насрещната страна за разноски. Този процесуален пропуск подлежи на отстраняване с настоящото определение по реда на чл. 248 ГПК. Направеното от „Елкоб“ЕООД възражение за прекомерност е основателно. Общият обжалваем материален интерес пред касационната инстанция е в размер на 11 433,26 лв. Спрямо този размер платеното адвокатско възнаграждение възлиза на 17,5 %, което е прекомерно. Делото не представлява правна и фактическа сложност, обуславяща по-висок от 1100 лв. размер на възнаграждение за осъществяване на извършеното от адвоката процесуално действие по подаване на отговор на касационната жалба, поради което на присъждане като разноски подлежи платеното до този размер.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>