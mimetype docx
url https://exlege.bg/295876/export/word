--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №529/08.12.2025 по нак. д. №687/2025 на ВКС, НК, I н.о.</w:t>
+        <w:t>Решение №529/08.12.2025 по нак. д. №687/2025 на ВКС, НК, I н.о., докладвано от съдия Елена Каракашева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдебната позиция е подробно и детайлно аргументирана, като е изложена по начин, позволяващ както на страните, така и на върховната съдебна инстанция да проследят формираното вътрешно убеждение на контролираната инстанция по фактите и правните изводи, следващи се от тях. При наличието на описание на фактическите обстоятелства в обвинението съдът може да приложи закон за същото престъпление и да прецизира правната квалификация на бланкетното нарушение, към което препраща съответната наказателна норма. От дотук изложеното по никакъв начин не може да се говори за опорочаване на процесуалната дейност при приобщаването на предметите на престъплението. Експертизата е изготвена от вещи лица, които са специалисти в областта на нумизматиката, античната археология и реставрацията, като заключението е научнообосновано и логично, и е отговорило в пълнота на зададените задачи. Всички относими въпроси във връзка с предмета на доказване по чл. 102 от НПК са били изяснени, като безспорно е доказано, че подсъдимият П. С. е извършил от обективна и субективна страна престъплението по чл. 278, ал. 6 от НК. Настоящият касационен състав също не установи наличието на многобройни или изключителни смекчаващи отговорността обстоятелства от данните по делото, обуславящи приложението на чл. 55, ал. 1 от НК, и правилно са били индивидуализирани наказанията към минимума.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>