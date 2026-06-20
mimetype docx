--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5703/08.12.2025 по гр. д. №2572/2024 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Определение №5703/08.12.2025 по гр. д. №2572/2024 на ВКС, ГК, I г.о., докладвано от съдия Диана Ценева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Искането за допълване на определението в частта за разноските е направено в едномесечния срок по чл. 248, ал. 1 ГПК и е процесуално допустимо. Към отговорите на касационните жалби са приложени договори за правна защита и съдействие, видно от които е уговорено адвокатско възнаграждение в размер на 1000 лв., платено в брой от ответницата по касация Д. А. П.. Предвид изхода на делото всеки един от касаторите следва да заплати на ответницата по касация Д. А. П. направените от нея разноски за адвокатско възнаграждение за изготвяне на отговор на касационните жалби в размер на 1000 лв. По делото няма данни за заплащане на адвокатско възнаграждение от останалите ответници по касационната жалба, поради което молбата им за присъждане на разноски за касационната инстанция следва да бъде оставена без уважение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>