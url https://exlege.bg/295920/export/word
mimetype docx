--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №542/10.12.2025 по нак. д. №602/2025 на ВКС, НК, II н.о.</w:t>
+        <w:t>Решение №542/10.12.2025 по нак. д. №602/2025 на ВКС, НК, II н.о., докладвано от съдия Петя Шишкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Искането за сезиране на СЕС е неоснователно, тъй като потенциалната опасност от нарушаване на правото на справедлив съдебен процес не произтича от противоречащи на европейското право разпоредби на НПК, а от неправилно тълкуване на чл. 316, чл. 354, ал. 3, чл. 355 и чл. 412, ал. 2 от НПК. Процесуалният закон не забранява вторият въззивен състав да събира и проверява доказателства, да установява различна фактическа обстановка, друг механизъм на причиняване на произшествието или хипотеза на случайно деяние, като неудачната формулировка на диспозитива на предходното касационно решение не би могла да дерогира правилата досежно обхвата на въззивната проверка. Съобразно разпоредбата на чл. 355, ал. 1, т. 2 от НПК, указанията са задължителни „освен в случаите, когато се установят други фактически положения“, което допуска изрично установяването на нови обстоятелства при повторното въззивно разглеждане на делото. Отказът на апелативния съд да извърши проверка дали знакът, ограничаващ скоростта е въведен в експлоатация в съответствие с изискванията на Наредба № 18/2001г. е напълно законосъобразен, тъй като за водачите, съгласно чл. 6, т. 1 от ЗДвП, е валидно безусловното задължение да съобразяват поведението си с пътните знаци. За съставомерността на деянието по чл. 343, ал. 4 от НК превишаването на минималните изисквания не предпоставя промяна в правната квалификация, поради което единствената възможност да бъде отчетено е при индивидуализацията на наказанието, като съдът законосъобразно е приел за отегчаващо обстоятелство наличието на две отделни нарушения на правилата за движение и множеството увреждания на пострадалото лице. Забавянето на наказателното производство не произтича от особената фактическа или правна сложност, а е провокирано от двукратното разглеждане на делото от въззивна и касационна инстанция, както и от необходимостта да бъдат изготвени допълнителни експертизи, поради което намаляването на наказанията се налага и за да бъдат преодолени последиците от нарушеното право на решаване на делото в разумен срок.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>