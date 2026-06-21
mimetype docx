--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5770/10.12.2025 по ч.гр.д. №4006/2025 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Определение №5770/10.12.2025 по ч.гр.д. №4006/2025 на ВКС, ГК, I г.о., докладвано от съдия Милена Даскалова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Доколкото производството по тези искове не е приключило, то не са налице промени в релевантните обстоятелства по отношение допуснатото обезпечение. Само при окончателно приключване на спора по предявените от дружеството осъдителни искове с окончателен съдебен акт би могла да бъде осъществена хипотезата на чл. 402 ГПК за отмяна на допуснатото обезпечение. Отпадането на причината, поради която е допуснато обезпечението, по смисъла на чл. 402, ал. 2 ГПК настъпва тогава, когато бъдещият иск, за който обезпечителната мярка е била допусната, не бъде предявен в дадения от съда срок; когато обезпеченият иск бъде отхвърлен като неоснователен с влязло в сила съдебно решение или когато производството по обезпечения иск бъде прекратено било вследствие недопустимост на иска, било вследствие оттегляне на иска или отказ от него. Следователно, развитието на друго дело между страните, касаещо процесния имот, е неотносимо към преценката за наличието на основание за отмяна на допуснатото обезпечение. Доводите в частната жалба, че към настоящия момент обезпеченият иск е недопустим, че вече не е налице обезпечителна нужда, че обезпеченият иск е и неоснователен, не могат да обосноват отмяна на наложеното обезпечение по реда на чл. 402 ГПК. Липсва правна възможност в обезпечителното производство съдът да преразглежда наличието на предпоставките за допускане на обезпечението и повторно да се произнася по допустимостта и вероятната основателност на вече обезпечения бъдещ иск.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>