--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5768/10.12.2025 по ч.гр.д. №339/2025 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Определение №5768/10.12.2025 по ч.гр.д. №339/2025 на ВКС, ГК, I г.о., докладвано от съдия Милена Даскалова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случая, във въззивното решение е налице произнасяне по надлежно заявеното от ищцата Д. Г. искане за присъждане на разноски за първоинстанционното и за въззивното производство, съобразно изхода от спора, поради което подадената от нея молба по чл. 248, ал. 1 ГПК носи характеристиките на такава за изменението му в частта за разноските. Неоснователни са доводите, изложени в частната жалба, че ищцата Г. не е представила списък на разноските по чл. 80 ГПК, поради което молбата по чл. 248 ГПК е недопустима, тъй като списък на разноските, направени в първоинстанционното производство, е представен и приложен на л. 688 от делото. С атакуваното определение въззивният съд е констатирал пропуска си да присъди всички разноски, чието извършване е доказано в производството (т. 1 от ТР № 6 от 6.11.2013 г. по т. д. № 6/2012 г. на ОСГТК на ВКС), като законосъобразно е изменил постановеното от него решение, осъждайки ответниците да заплатят на ищцата допълнително сумата от 845 лв. Неоснователни са и доводите в частната жалба, че съдът не е съобразил изявлението на ищцата, направено във въззивното производство, че не претендира присъждане на разноски. Това изявление обаче касае само въззивното производство. Отказ от направеното искане за присъждане на разноски пред първоинстанционния съд не е направен, а такива изрично са заявени и се претендират, вкл. и с подадената въззивна жалба.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>