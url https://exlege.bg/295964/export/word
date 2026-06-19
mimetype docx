--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №3539/11.12.2025 по ч. търг. д. №2267/2025 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Определение №3539/11.12.2025 по ч. търг. д. №2267/2025 на ВКС, ТК, I т.о., докладвано от съдия Никола Чомпалов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Случаят попада в хипотезата на пар. 26 от Прех. и закл. разпоредби на ЗА, която предвижда, че искът за нищожност на арбитражно решение, постановено преди влизането в сила на този закон, може да бъде предявен до изтичането на срока по чл. 48, ал. 1. Преклузивният срок по чл. 48 ЗА следва да се прилага както за исковете за отмяна, така и за иска за нищожност. Направеното от връчителя удостоверително изявление за връчването на поканата за доброволно изпълнение обхваща и връчването на приложения към нея изпълнителен лист. Към поканата е бил приложен препис от изпълнителния лист от 11.12.2012 г. на СГС, в титулната част на който е посочено процесното арбитражно решение, поради което от момента на получаване на поканата от жалбоподателя той е узнал и за арбитражното решение. Подаването на исковата молба по чл. 47 ЗА на 03.04.2025 г. е след изтичане на преклузивния срок по чл. 48, ал. 1 ЗА, поради което предявените с нея искове са недопустими.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>