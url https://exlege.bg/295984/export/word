--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неприлагане на ВДС към материалите по делото в отклонение на чл. 125, ал. 3 от НПК не дискредитира справедливостта на процеса, тъй като не е създало пречки пред подсъдимия за упражняване на правото му на защита. Изготвеното по искане на бащата на подс. Н. становище от д-р Г., озаглавено СМЕ, не може да ангажира никоя съдебна инстанция с проверката им, тъй като не е спазен реда за назначаваното й и заявените въз основа на него касационни основания не могат да се поддържат. Смъртният изход при нараняването е бил неизбежен, тъй като с удара е наранен белия дроб и двата белодробни хилуса, в резултат на което смъртта настъпва в следствие на остра кръвозагуба, с бърз темп. Липсва непосредствено противоправно нападение от страна на жертвата към подс. Н., което да даде основание да се позовава на неизбежна отбрана или превишаване на нейните предели по чл. 12, ал. 1, ал. 2 от НК. Възприетата фактология по делото не сочи на „предумисъл“ за извършване на убийството на Ц., тъй като действията на подсъдимия не са били в състояние на спокойно психическо и душевно състояние и обмисляне. Дейността по индивидуализация на наказанието се оценява като балансирана, обективна и професионална, като определеното от САС наказание в размер на 12 години лишаване от свобода, съответства на закона и неговите цели.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>