--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №5822/12.12.2025 по гр. д. №2588/2025 на ВКС, ГК, IV г.о.</w:t>
+        <w:t>Определение №5822/12.12.2025 по гр. д. №2588/2025 на ВКС, ГК, IV г.о., докладвано от съдия Боян Цонев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Въззивният съд е приел, че клаузата на чл. 1.5 от споразумението предвижда именно предварителен отказ да се оспорва съществуването/действителността на трудовото правоотношение, които са трудови права, съгласно чл. 357 от КТ, и могат да бъдат упражнени единствено пред съд. Клаузата на чл. 1.5 от процесната спогодба е недействителна, поради противоречие с нормата на чл. 8, ал. 4 от КТ, и следователно работодателят-ищец не може да се позове на неизпълнение на недействителната клауза, за да развали спогодбата. Поставените от касатора материалноправни въпроси нямат отношение към решаващите изводи на въззивната инстанция, че самата спорна клауза е недействителна и че като такава, ищецът не може да се позове на неизпълнение на същата, за да развали спогодбата. Определение № 1070/20.01.2025 г. за присъждане на разноските за обезпечителното производство е процесуално недопустимо, тъй като списъкът, включващ тези разноски, е представен несвоевременно – след приключването на последното заседание пред въззивната инстанция, което е установеният с разпоредбата на чл. 80 от ГПК преклузивен срок за това.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>