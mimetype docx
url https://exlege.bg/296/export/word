--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Чл. 27, ал. 1 И 2 НК съдът е длъжен да приложи, ако са налице материалноправните предпоставки, и тогава, когато не е започнато изпълнението на първата присъда, но тя е влязла в сила и подлежи на изпълнение.</w:t>
+        <w:br/>
+        <w:t>2. При присъединяване наказанието лишаване от свобода по чл. 27, ал. 2 НК общият размер не може да надминава 20 г. лишаване от свобода.</w:t>
+        <w:br/>
+        <w:t>3. Намаляване срока на наказанието лишаване от свобода поради помилване или положен труд съгласно чл. 41, ал. 3 НК не е изтърпяно наказание. При присъединяване на наказанието по чл. 27, ал. 1 и 2 НК обаче то се зачита като изтърпяно и се приспада при установяване размера на изтърпяното наказание.</w:t>
+        <w:br/>
+        <w:t>4. При приложението на чл. 27, ал. 1 и 2 НК не е необходимо втората присъда да е влязла в сила. Чл. 27, ал. 1 и 2 НК съдът прилага при постановяване на втората присъда. Втората инстанция като контролно-ревизионна няма право да подменя съда по същество. Затова, ако тя констатира, че съдът е пропуснал да се занимае с въпроса за присъединяване на наказанието по чл. 27, ал. 1 НК или не е приложил тази разпоредба, макар да е имало достатъчно основание за това, следва присъдата да се остави в сила и върне делото на първата инстанция да се произнесе с определение в открито заседание с призоваване на страните по приложението на чл. 27, ал. 1 НК. Ако съдът е пропуснал въобще да се произнесе по приложението разпоредбите на чл. 27, ал. 1 и 2 НК и присъдата е влязла в сила, въпросът за евентуалното им приложение следва да се реши пак от съда, постановил втората присъда в открито заседание с призоваване на страните.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>