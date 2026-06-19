--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №547/12.12.2025 по нак. д. №617/2025 на ВКС, НК, II н.о.</w:t>
+        <w:t>Решение №547/12.12.2025 по нак. д. №617/2025 на ВКС, НК, II н.о., докладвано от съдия Иван Стойчев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Въззивният съд отхвърлил твърдението, че бездействията по служба не принадлежат към компетентността на подсъдимия, с оглед конкретна разпоредба на т. VІІ от длъжностната характеристика за длъжността ръководител ревизионен екип. Претенцията за наличието на съвпадение на поне две отделни доказателства, за да бъде приет един факт за доказан, не почива на българския процесуален закон, който не съдържа такова изискване. Няма процесуално правило, което да забранява факти от обективната действителност, протекли в един по - ранен момент, да се доказват със СРС, приложени в последващ период от време. Възражението за провокация към подкуп е изрично и мотивирано отхвърлено от съдилищата по фактите. В частта, в която се излагат напълно нови доводи, не се дължи касационен отговор, тъй като това би разширило недопустимо обхвата на касационната проверка. Нарушение относно срока на кумулативното наказание не е могло да бъде поправено във въззивното производство, образувано само по жалба на подсъдимия, защото така би се нарушил принципът „reformatio in pejus“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>