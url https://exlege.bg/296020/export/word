--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №345/12.12.2025 по търг. д. №1055/2025 на ВКС, ТК, II т.о.</w:t>
+        <w:t>Решение №345/12.12.2025 по търг. д. №1055/2025 на ВКС, ТК, II т.о., докладвано от съдия Иванка Ангелова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият състав на ВКС намира връчването на ответника, осъществено на 09.08.2023г. на адреса по седалището му в Швеция, за редовно при условията на чл. 32 ЗАрб. и чл. 12 от Правилника на АС при БТПП. Записът в проследяването на пратката удостоверява надлежно, че дружеството – получател не се е явило в пощенската служба за да получи пратката, което осъществява фактическия състав на фикцията по чл. 32, ал. 5 ЗАрб. Предприетото от председателя на АС при БТПП служебно назначаване на арбитър на ответника е след изтичането на 30-дневния срок за представяне на отговор на исковата молба и за посочване на арбитър, в съответствие с правомощията му по чл. 14 от Правилника на АС при БТПП. Следователно всички атакувани от ищеца процесуални действия са предприети от надлежно конституиран арбитражен състав. Определенията, постановени по повод оттеглянето на арбитър, са по движение на делото и с предмет обезпечаване възможността на страната да упражни процесуални права, поради което твърдението за накърнени такива е неоснователно. Отказът на арбитър Т. да се отведе също не може да обоснове уважаване на иска.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>