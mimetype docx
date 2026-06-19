--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,107 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №552/15.12.2025 по нак. д. №810/2025 на ВКС, НК, III н.о.</w:t>
+        <w:t>Решение №552/15.12.2025 по нак. д. №810/2025 на ВКС, НК, III н.о., докладвано от съдия Красимира Медарова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Апелативната съдебна инстанция е изпълнила изключително стриктно и задълбочено задължението си по чл. 314, ал. 1 от НПК за цялостна проверка на първоинстанционната присъда чрез извършване на самостоятелен пълен анализ на доказателствената съвкупност и оценка на съдържанието на изготвените по делото експертни заключения относно механизма на настъпване на произшествието и поведението на пострадалите.</w:t>
+        <w:br/>
+        <w:t>Изводът на съда за начина на придвижване на пострадалите момичета към момента на удара с автомобила е базиран на комплексна оценка на всички доказателства по делото и на заключенията на комплексните медицински и автотехнически експертизи.</w:t>
+        <w:br/>
+        <w:t>Съдът е посочил, че единствената възможна хипотеза на реализиране на пътния инцидент е залегналата в т. 1 от назначената от окръжния съд допълнителна комплексна експертиза/наименована допълнение към комплексна съдебномедицинска и автотехническа експертиза/ с оглед получената от пострадалата А. Ш. фрактура в областта на подбедрицата, която сочи на разположението й с гръб, докато се е движела направо пред автомобила и изключва възможността към момента на удара тялото на пострадалото момиче да е било разположено под ъгъл спрямо автомобила.</w:t>
+        <w:br/>
+        <w:t>Основната причина, поради която подъдимият не е могъл да възприеме своевременно пострадалите момичета е било движението му със скорост от 84 км/ч на къси светлини на автомобила, което е препятствало възможността му за своевременна реакция на появата на пострадалите по пътното платно, респективно за предотвратяване на удара с тях.</w:t>
+        <w:br/>
+        <w:t>Нарушението по чл. 20, ал. 2 от ЗДП се намира в причинна връзка с настъпването на произшествието, на основание експертните изводи от комплексната експертиза, че ударът е бил предотвратим за подсъдимия при движението с избраната от него скорост на дълги светлини на фаровете или при движение със скорост от 56 км/ч. на къси светлини на фарове.</w:t>
+        <w:br/>
+        <w:t>Въззивният съд не е подценил значението на поведението на пострадалите по съпричиняване на пътното произшествие и като фактор за настъпването на вредоносния резултат и го е оценил с действителната му немалка тежест при реализацията на наказателната отговорност на подсъдимия, което е рефлектирало върху ниския размер на основното наказание, което е определено под средния законов размер.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>