--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №754/16.12.2025 по гр. д. №67/2025 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Решение №754/16.12.2025 по гр. д. №67/2025 на ВКС, ГК, III г.о., докладвано от съдия Емил Томов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Има ли Българска народна банка качеството „компетентен орган” по смисъла на чл. 1, пар. 3 б.i от Директива 94/19ЕО, за да провери наличието на противоречие на въззивното решение в частта за отхвърляне на иска срещу посочения ответник Българска народна банка с формирана практика на Съда на ЕС в решения по дела С-571/16 и С-501/18 относно предпоставките за отговорност на държава членка на ЕС за вреди от съществено нарушение на норми от правото на Европейстия съюз, доколкото при тълкуване на чл. 1 пар. 3, б.i от Директива 94/19ЕО в практиката си Съда на ЕС не е подхождал към компетентността на орган като БНБ в рамките на надзор да установи неналичност на депозитите, само доколкото това е предвидено в национален закон. На следващо място, постановеното от въззивния съд по отношение на ответника Фонд за гарантиране на влоговете в банките е обусловило допускане до касационно обжалване, за да се даде отговор на въпоса има ли ФГВБ качество на публичноправен орган. От значение за разглеждане, или изключване на търсената от този ответник отговорност по чл. 2в ЗОДОВ, са предпоставките за отговорността на държавата , приети за установени по отношение на привлечени ответници, държавни органи, сочени с иска като предпочитани /предвид процесуалното условие за евентуалност/, но искът срещу тях е отхвърлен изцяло или частично по други причини.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Българска народна банка/БНБ/ е централната банка за Р.България и съгласно уреждащ статута и дейността й нарочен закон, е публично-правен орган, на когото са възложени публичноправни функции. Правомощието по чл. 1 § 3, б i) от Директива 94/19/ЕО е възложено на съответния компетентен орган на държавата-членка, който на държавно ниво е именно Българска народна банка - оторизираният в държавата публичноправен субект с изключителни правомощия в приложното поле на надзорната дейност върху търговските банки и за определяне реда и условията за изплащане на гарантираните размери на влоговете. Освен Българска народна банка, няма учреден друг орган в Държавата, годен да бъде адресат на изискването по така формулираното условие в чл. 1, § 3, б. i) от Директива 94/19 на Съвета, и да е компетентен оперативно да установи настъпването му по автономна преценка. По отношение на Фонд за гарантиране на влоговете в банките процесуалното условие за разглеждане на иска отпада предвид ангажиране отговорността на държавата чрез солидарно осъждане на първите двама посочени ответници да платят обезщетение за всички вреди от забавеното изплащане на гарантирания размер, доколкото тези вреди са установени във връзка с правонарушението, което е предмет на разглеждане по предявения иск. Налага се обезсилване на постановеното въззивно решение по отношение на този ответник с настоящето решение, без да се разглежда поставеният въпрос.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>