--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според Тълкувателно решение № 3 от 27.06.2024 г. по тълк. д. № 3/2023 г. на ВКС, ОСГК, в производствата по спорна съдебна администрация, уредени в СК, разпоредбите на чл. 78 ГПК се прилагат съответно. При цялостно отхвърляне на молбата, въззивната жалба или касационната жалба, когато касационното обжалване не бъде допуснато, както и при прекратяване на производството по причина в поведението на молителя, отговорността за разноски се носи от подателя им. Основателно е възражението на ответната страна по молбата с правно основание чл. 248, ал. 1 ГПК за прекомерност на уговореното и заплатено възнаграждение на адвоката подал отговор на частната касационна жалба. При зачитане на задължителния характер на постановеното от СЕС решение С-438/2022 г., съдът не е обвързан от минималните размери на адвокатските възнаграждения, установени с Наредба № 1 от 09.07.2004 г. за минималните размери на адвокатските възнаграждения. Тези размери могат да служат единствено за ориентир, като от значение за определяне на цената на предоставените адвокатски услуги са: видът на спора, интересът, видът и количеството на извършената работа, и преди всичко – фактическата и правна сложност на делото. Доколкото адвокат С. е подал отговор на частната касационна жалба в които се поддържа, че частната касационна жалба е недопустима, евентуално, че не са налице основания за допускане до касационно обжалване на определението, а по същество, че същото е правилно и законосъобразно, то адекватно на осъществената от него защита на ответника е възнаграждение в размер 120 лева, като за разликата над тази сума искането за допълване на определението е неоснователно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>