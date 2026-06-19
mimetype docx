--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Данните за наркотичното вещество, предадено доброволно от св. Т., са се съдържали в ДП № 343/2017 г., но тези материали не са обединявани с настоящото производство въобще, а след споразумението с Т., веществото е било унищожено. Такъв процесуален механизъм няма предвиден в НПК; ако прокурорът е искал да разчита на доказателствени материали, събрани в производство, различно от настоящото, е следвало да използва процесуалната възможност по чл. 217 от НПК за обединяване на дела. Поради това приложеният по делото на Т. протокол за оглед на ВД не би могъл да се ползва в настоящото производство срещу К., а новата експертиза по писмени данни не е била в състояние да препотвърди каквато и да е начална информация, която да е била легитимно приобщена. Поради изложените дотук съображения ВКС намира, че по настоящото дело предметът на престъпление не може да бъде установен с допустими доказателствени средства, поради което и подсъдимият следва да бъде оправдан по повдигнатото му обвинение за деянието на 19.10.2017 г. Относно деянието от 08.11.2017 г., случаят е очевидно маловажен, тъй като държаното количество марихуана е минимално и с твърде ниска стойност, липсват вредни последици, а продължителността на наказателното производство се явява неразумна. Предвиденото по този текст наказание е до 1000 лв. глоба, като давността за наказателно преследване съгласно чл. 80, ал. 1, т. 5 от НК е 3 години, а абсолютната давност по чл. 81, ал. 3 от НК настъпва с изтичането на 4 години и 6 месеца и този срок е изтекъл на 08.05.2022 г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>