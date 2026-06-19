--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №3/05.01.2026 по нак. д. №866/2025 на ВКС, НК, II н.о.</w:t>
+        <w:t>Решение №3/05.01.2026 по нак. д. №866/2025 на ВКС, НК, II н.о., докладвано от съдия Пламен Дацов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Осъжданията, които не са използвани за квалифициране на престъплението по чл. 29 НК, могат и следва да се вземат предвид от съда като отегчаващо отговорността обстоятелство при определяне размера на наказанието, като съдът не може да отчете два пъти едно и също осъждане. Връщането на част от вещите не се дължи на доброволен акт от страна на подсъдимия. Това, че оръжието не е било използвано, е без каквото и да е значение за определяне размера на наказанието, защото ако бе противното, квалификацията на повдигнатото обвинение щеше да бъде съвсем различна. Демонстрацията на пистолет е достатъчна сама по себе си да всее уплаха у пострадалите да предадат инкриминираните вещи, дори и да е газов и насочен към земята. Що се отнася до това, че не следвало да се търпи ефективно наказание, тъй като подсъдимият не се поправял, съставът не дължи отговор поради абсурдността на подобно възражение. Въпросът за начина, по който се набавя медикаментозното лечение, не е от компетенциите на съда и си има друг ред за реализация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>