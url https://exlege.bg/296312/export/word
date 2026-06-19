--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №4/07.01.2026 по гр. д. №4622/2023 на ВКС, ГК, II г.о.</w:t>
+        <w:t>Решение №4/07.01.2026 по гр. д. №4622/2023 на ВКС, ГК, II г.о., докладвано от съдия Снежанка Николова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Проверка на извода на въззивния съд за действителност на оспореното завещание на наследодателката И. Д.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изложените от въззивния съд съображения относно действителността на завещанието на наследодателката са необосновани и направени при допуснатото съществено нарушение на процесуалните правила относно събиране на поискано и допуснато доказателство и разпределението на доказателствената тежест при оспорване на саморъчно завещание и последиците от неизпълнението й. Поради липсата на произнасяне относно причините за решаване на спора относно действителността на завещанието без допуснатата графологическа експертиза, се налага повтарянето на това съдопроизводствено действие от въззивният съд, на който делото следва да се върне след отмяна на решението му изцяло, тъй като въпросът за действителността на завещанието е обуславящ по отношение произнасянето по останалите спорни въпроси и искания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>