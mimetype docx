--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №268/30.04.2026 по гр. д. №2463/2025 на ВКС, ГК, IV г.о.</w:t>
+        <w:t>Решение №268/30.04.2026 по гр. д. №2463/2025 на ВКС, ГК, IV г.о., докладвано от съдия Десислава Попколева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За съотношението между мерките относно местоживеенето на детето при родител, който се е устроил и живее в чужбина и осъществяването на личните отношения с другия родител, който живее в България, когато не е постигнато съгласие относно местоживеенето и пътуването на детето, както и служебно по въпроса за задължението на съда при разрешаване на спорните въпроси относно местоживеенето на малолетното дете, режима на лични отношения с неотглеждащия родител и пътуванията му в чужбина, да извърши комплексна преценка, предвид конкретно установените по делото обстоятелства, както на интересите на двамата родители, така и най-вече – съобразявайки се с най-добрия интерес на детето, преценен съобразно критериите, установени с разпоредбата на чл. 59, ал. 4 СК, така и с разпоредбата на §1, т. 5 от ДР на Закона за закрила на детето, за да се провери дали въззивният съд е процедирал и съответно дал разрешение в противоречие с разясненията, дадени с ППВС № 1/12.11.1974 г., т. 1 от ТР № 1/3.07.2017 г. по тълк. дело № 1/2016 г. на ОСГК, както и с казуалната практика на ВКС, обективирана в решение № 150/12.06.2013 г. по гр. д. № 765/2012 г. на IV г. о. и решение № 34 от 21.03.2018 г. по гр. д. № 3368/2017 г. на IV г. о.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На първо място следва да се посочи, че съгласно т. V от ППВС №1/12.11.1974 г. основание за изменение на определения режим за упражняването на родителските права са настъпилите след определянето му изменения на обстоятелствата, които съществено засягат интересите на детето. Изменението може да се дължи както на промяна на обстоятелствата, при които е определен първоначалния режим за упражняване на родителските права, така и на обстоятелства, които са изцяло нови и са настъпили след този момент, като във всички случаи съдът следва да обсъди дали тези обстоятелства се отразяват на положението на детето и на ефикасността на по-рано взетите мерки. По първия повдигнат въпрос е налице трайно установена съдебна практика на ВКС, според която детето не следва родителя, комуто са възложени за упражняване родителските права. Този родител може да взема по отношение на детето самостоятелно само тези решения, които според закона не е необходимо да бъдат взети от двамата родители, а съгласно чл. 127, ал. 1 СК решението за местоживеенето на детето трябва да бъде взето от двамата родители. Родителят, който упражнява родителските права, не може да вземе самостоятелно и решенията за издаване на задграничен паспорт и за извършването на пътувания зад граница. Детето има право на свободно придвижване, но докато не навърши пълнолетие, то не може да упражнява това право нито само, нито със съдействието на единия от родителите. Когато детето има нужда да пътува в чужбина, както и когато е в негов интерес да има постоянно местоживеене в чужбина, при разногласие между родителите, съдът може да даде разрешение за пътуване на детето в чужбина, само за определен период от време, в определена държава или в държави, чиито кръг е определяем или за неограничен брой пътувания, но също до определени държави, както и да определи местоживеенето на детето в конкретна друга държава. Съгласно задължителните разяснения, дадени в т. 1 от ТР № 1/3.07.2017 г. по тълк. дело № 1/2016 г. на ОСГК, предприетата от родителя, на когото е предоставено упражняването на родителските права промяна на местоживеенето му в друга държава, различна от обичайното местоживеене на детето, сериозно засяга интересите на последното. Това обстоятелство сочи на бъдеща промяна на условията не само за детето, но и промяна във времето, мястото и честотата на контактите и отношенията му с другия родител. В тази хипотеза е налице конкуренция между правата на детето и родителите, съответно възниква нужда от въвеждане на баланс между тях от гледна точка на интересите на детето. В такава ситуация промяната в живота на детето е комплексна и се налага задълбочено изследване на интересите му. Преместването на детето ще засегне и интересите на родителя, при когото детето не живее, но с когото има определен режим на лични отношения. Този режим е необходимо да бъде променен и съобразен, или преместването - отказано, ако се прецени, че не е в интерес на детето, при спазване разпоредбите на чл. 59, ал. 2 и чл. 127, ал. 2 СК. По втория въпрос също е налице трайна съдебна практика на ВКС, според която най-добрият интерес на детето се определя в съответствие с легалната дефиниция по §1, т. 5 от ДР на Закона за закрила на детето, която по същината си отразява елементите, подлежащи на преценка при оценяването и определянето на най-добрите интереси на детето, посочени от Комитета на правата на детето в Общ коментар № 14 от 2013 г. към Конвенцията за правата на детето: желанията и чувствата на детето; запазване на семейната среда и поддържане на взаимоотношенията, грижа за детето и неговата закрила и безопасност, уязвимо положение, право на детето на здравеопазване, право на детето на образование. Най-добрият интерес на детето е приоритетен при преценката кой да упражнява родителските права, при кого да живее детето, какъв да бъде режима на лични отношения между детето и неотглеждащия родител, както и при заместването на съгласието на единия родител за пътуване на детето в чужбина по реда на чл. 127а, ал. 2 СК. Винаги когато трябва да се вземе решение, което ще засегне конкретно дете, е задължително да се оцени възможното въздействие /положително или отрицателно/, което решението ще има върху него. Решението на съда трябва да вземе предвид в конкретната фактическа обстановка по случая кои елементи имат отношение към оценката на най-добрия интерес на детето и да се определи тежестта на всеки един от тях спрямо останалите. Съдебното решение следва изрично да посочва всички фактически обстоятелства относно детето, елементите които са счетени за имащи отношение към оценката на най-добрия му интерес, съдържанието на последните в конкретния случай и как те са претеглени за да се определи най-добрия интерес на детето. При тази преценка освен положението на детето се съобразява и дали твърдението за неговия-най-добър интерес от страна на родителите не се основава на собствените им интереси в споровете, свързани с грижите за детето.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>