--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №2304/04.05.2026 по гр. д. №263/2026 на ВКС, ГК, III г.о.</w:t>
+        <w:t>Определение №2304/04.05.2026 по гр. д. №263/2026 на ВКС, ГК, III г.о., докладвано от съдия Бисера Максимова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Поради заместване във висящ процес по силата на наследяването ищци по така предявения иск са двамата наследници на С. Б., които нямат задължението да бъдат представлявани от един процесуален представител. Тезата на молителя, че на двамата ищци следва да бъде определено едно адвокатско възнаграждение, което да се разпредели между тях, не намира опора в закона. При възражение за прекомерност съдът следва да изхожда от заложените критерии в чл. 36, ал. 3 ЗА, а именно: фактическата и правна сложност на случая; засегнатия интерес; условията, при които е възложена и предоставена правната защита и съдействието; квалификацията, опита и специализацията на адвоката. Ориентир за определяне на справедливия размер на адвокатското възнаграждение е Наредба № 1/2004 за възнаграждения за адвокатска работа, като за изготвяне на отговор по касационна жалба с основания за допускане на касационно обжалване без процесуално представителство възнаграждението е в размер 3/4 от възнаграждението по чл. 7 и чл. 8. Делото е с висока фактическа и правна сложност – иск за унищожаване на правно действие поради измама, като защитаваният интерес е изключително значим. Договореният между ищците и техните процесуални представители адвокатски хонорар не се явява прекомерен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>