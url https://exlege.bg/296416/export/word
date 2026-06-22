--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Теорията и съдебната практика приемат, че основанията за нищожност съвпадат с тези за незаконосъобразност по чл. 146 АПК, но само когато пороците са с особено съществен характер. Нищожен е този административен акт, който е засегнат от толкова тежък порок, че не поражда правни последици още от момента на издаването си. Съдебният състав на АССГ е приел, че сезирането на административния орган е извършено въз основа на неистински документ, което изключва възможността за валидно упражняване на предоставеното му правомощие. От събраните по делото доказателства, включително заключението на изготвената експертиза, съдът е установил, че представеното чуждестранно СУМПС е неистински документ, който не отговаря на изискванията на приложимите международни стандарти. При това положение липсва основната материалноправна предпоставка за извършване на подмяна на свидетелството съгласно действащата нормативна уредба. Издаването на СУМПС, без да са налице условията за това е правно нетърпимо, тъй като дава възможност на лице без надлежно удостоверена правоспособност да упражнява дейност, съставляваща източник на повишена опасност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>