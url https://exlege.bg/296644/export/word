--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 2, т. 31 от РОР „нередност“ означава всяко нарушение на приложимото право, произтичащо от действие или бездействие на икономически оператор, което има или би имало за последица нанасянето на вреда на бюджета на Съюза чрез начисляване на неправомерен разход в този бюджет. Налага се извод, че е налице разминаване между фактическите и правните основания за осъщественото нарушение на приложимото право като елемент от фактическия състав на нередността, за която е определена на финансовата корекция. В оспорения административен акт няма мотиви, че поставеното изискване за подбор относно техническите и професионални способности на участниците и по-конкретно обединенията, нарушава принципа на равнопоставеност, а РУО описва съвсем различно нарушение – незаконосъобразно избран изпълнител, който не отговаря на законосъобразно поставеното изискване за подбор. Разпоредбата на чл. 59, ал. 6 ЗОП само определя как участниците обединения, които не са юридически лица следва да доказват съответствието си критериите за подбор. При наличието на разминаване между фактическите и правните основания за осъщественото нарушение на приложимото право като елемент от фактическия състав на нередността е налице основание за отмяна на акта като незаконосъобразен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>