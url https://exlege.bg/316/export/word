--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,103 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Право на издръжка има само лице, което е нетрудоспособно и не може да се издържа от имуществото си. Ако нетрудоспособният има имущество, той е длъжен да осигури издръжката си от доходите или от стойността на имуществото, без да е задължен да отчуждава необходимото му жилище и покъщнина.</w:t>
+        <w:br/>
+        <w:t>2. Изискванията на чл. 79 СК не важат за ненавършилите пълнолетие деца, които имат право на издръжка, независимо от това дали те са трудоспособни и дали могат да се издържат от имуществото си. Ако обаче ненавършилото пълнолетие лице има лични доходи от трудово възнаграждение, пенсия, доходи от имоти, семейни добавки и други такива, те се вземат пред вид при разрешаването на въпроса, дали и в каква степен то е нуждаещо се от издръжка.</w:t>
+        <w:br/>
+        <w:t>3. Нямат право на издръжка по закон лицата, които получават такава по силата на договор.</w:t>
+        <w:br/>
+        <w:t>4. Нуждите на лицата, които имат право на издръжка се определят съобразно с обикновените условия на живот за тях като се вземат пред вид възрастта, образованието и другите обстоятелства от значения за случая. Не следва да се присъжда издръжка в размери, стимулиращи към обществено неполезен начин на живот, лукс и даващи възможност сумите да се използуват за цели извън издръжката.</w:t>
+        <w:br/>
+        <w:t>5. Възможностите на лицата, които дължат издръжка се определят от техните доходи, имотното им състояние и квалификация.</w:t>
+        <w:br/>
+        <w:t>6. Семейните добавки за деца се вземат пред вид при определяне размера на издръжката, като с тях се намалява необходимата издръжка за всяко дете, а след това се разпределя участието на всеки от родителите съобразно с възможностите им.</w:t>
+        <w:br/>
+        <w:t>7. Двамата родители дължат издръжка на своите ненавършили пълнолетие деца съобразно с възможностите на всеки от тях поотделно, като се вземат пред вид и грижите на родителя, при когото се отглежда се детето.</w:t>
+        <w:br/>
+        <w:t>8. Родителите могат да постигнат споразумение относно издръжката на децата. Ако децата са разделени между тях, родителите могат да се споразумеят в смисъл всеки от тях сам да поеме издръжка на детето, намиращо се при него. Споразумението се одобрява от съда, ако не накърнява интересите на децата и обезпечава пълна издръжка. И при служебно присъждане издръжка съдът следва да се съобразява с изявленията на родителите относно издръжката, ако те не накърняват интересите на децата.</w:t>
+        <w:br/>
+        <w:t>9. Лицето, което отбива редовната си военна служба и няма имущества и доходи от тях, се счита в невъзможност да дава издръжка.</w:t>
+        <w:br/>
+        <w:t>10. Възможността на лицето, което изтърпява наказание лишаване от свобода, да дава издръжка се определя в съответствие с възнаграждението, което получава съгласно чл. 25 от Закона за изпълнение на наказанията, и с другите му доходи и имущества, ако има такива.</w:t>
+        <w:br/>
+        <w:t>11. Не се освобождават от задължението за издръжката лицата, които неоправдано не работят, макар и да са трудоспособни. Възможността им се определя съобразно с квалификацията им и другите обстоятелства от значение за случая.</w:t>
+        <w:br/>
+        <w:t>12. Не се освобождават от задължението за издръжка на децата си трудоспособни родители, които сами се издържат от стипендия, пенсия или само от издръжка, плащана им от техните родители.</w:t>
+        <w:br/>
+        <w:t>13. Бременната жена и майката - родилка или осиновителка, се считат нетрудоспособни в сроковете по чл. 60 КТ. Ако бременната, майката - родилка или осиновителка, имат доходи от пенсия, имоти и пр. или получават обезщетения по Кодекса на труда, то те дължат издръжка на общо основание.</w:t>
+        <w:br/>
+        <w:t>14. Предимството по чл. 82 СК не отпада, ако с влязло в сила решение е присъдена издръжка на лице от следващ ред.</w:t>
+        <w:br/>
+        <w:t>15. Непълнолетният, встъпил в брак с пълнолетен, има право на издръжка от него. Ако съпругът е в невъзможност да я дава, издръжката преминава към лицата от следващите редове по чл. 81 СК.</w:t>
+        <w:br/>
+        <w:t>16. При навършването на пълнолетие решението, с което е присъдена издръжка на дете от родител, губи силата си. Решението за издръжка не продължава действието си, ако детето учи в редовно средно, полувисше или висше учебно заведение. За да се получава издръжка по чл. 88, ал. 2 СК, е необходимо да се предяви иск.</w:t>
+        <w:br/>
+        <w:t>17. Началният момент на служебно присъдената издръжка за деца по чл. 29 СК е влизането в сила на решението относно развода и родителските права. Когато детето живее при другия родител, на когото не се предоставя упражнението на родителските права, началният момент на присъдената издръжка е привеждането в изпълнение на решението за родителските права. Съдът присъжда служебно издръжка при постановяване на решението по брачния иск и в случаите, когато е присъдил привременна издръжка. Във всички случаи на издръжка по чл. 29 СК съдът присъжда служебно и лихви от деня, определен за заплащане на ежемесечната издръжка.</w:t>
+        <w:br/>
+        <w:t>18. При промяна на упражнението на родителските права по иск по чл. 29, ал. 2 СК съдът служебно прекратява присъдената в тежест на ищеца издръжка и едновременно с това определя нова, като осъжда родителя, от когото се отнема детето. Началният момент на така определената издръжка започва от привеждането в изпълнение на решението.</w:t>
+        <w:br/>
+        <w:t>19. За да се уважи искът по чл. 86 СК, е необходимо да е налице трайно съществено изменение на нуждите на издържания или трайна съществена промяна във възможностите на задълженото лице.</w:t>
+        <w:br/>
+        <w:t>20. Осъденият да дава издръжка не може да се позовава на промените, които са резултат на намерението му да осуети или намали издръжката.</w:t>
+        <w:br/>
+        <w:t>21. Началният момент на увеличението или намалението на издръжката по чл. 86 СК е от деня на предявяване на иска.</w:t>
+        <w:br/>
+        <w:t>22. Изплащането на определената сума за привременна издръжка погасява изцяло задължението за времето, за което се отнася.</w:t>
+        <w:br/>
+        <w:t>23. Нуждаещият се може да предяви едновременно иск против всички задължени лица от един и същ род. Ако са предявени отделни искове, съдът трябва да съедини образуваните дела и да се произнесе с общо решение по тях съгласно чл. 123 ГПК.</w:t>
+        <w:br/>
+        <w:t>24. Предявяването на иск за оспорване на бащинство или майчинство не е основание за спиране на делото по иска за издръжка по чл. 182, б. "г" ГПК.</w:t>
+        <w:br/>
+        <w:t>25. Третите лица, при които децата са оставени с решението по чл. 29 СК за възпитание и отглеждане, ако не е присъдена за децата издръжка служебно, могат да предявят иск против дължащите издръжка за бъдеще време като представители на децата по силата на самото решение. За извършените преди това разходи по издръжката на децата имат право на иск по чл. 59 ЗЗД.</w:t>
+        <w:br/>
+        <w:t>26. Третите лица, при които изоставените от родителите деца живеят без решение на съда, могат да търсят издръжка от тях, след като бъдат назначени като особени представители на децата. За извършените преди това разходи по издръжката те имат право на иск по чл. 59 ЗЗД.</w:t>
+        <w:br/>
+        <w:t>27. Обявява постановление № 4 от 11.09.1954 г. на Пленума на ВС за загубило сила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>