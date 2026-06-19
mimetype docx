--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът отбелязва, че вече е отхвърлил подобно възражение, повдигнато от правителството-ответник по отношение на член 426 от бившия ГПК, тъй като „дори ако се приеме, че жалбоподателят е можел да заведе дело срещу съдебния изпълнител и да получи решение, потвърждаващо, че неизпълнението е било незаконосъобразно по вътрешното право, такова дело не би постигнало нищо ново, като единственият резултат би бил издаването на друг изпълнителен лист, позволяващ на съдебния изпълнител да продължи с изпълнението на решението“.</w:t>
+        <w:br/>
+        <w:t>Във всеки случай, Съдът припомня, че от лице, което е получило изпълняемо решение срещу държавата в резултат на успешно съдебно дело, не може да се изисква да прибягва до изпълнително производство, за да бъде то изпълнено.</w:t>
+        <w:br/>
+        <w:t>Съдът обявява тези оплаквания за допустими.</w:t>
+        <w:br/>
+        <w:t>Съответно, Съдът намира, по причините, подробно изложени в тези решения, че неизпълнението на окончателното решение от 24 март 2004 г. представлява нарушение на член 6 § 1 от Конвенцията и член 1 от Протокол № 1 към Конвенцията.</w:t>
+        <w:br/>
+        <w:t>Предвид констатацията си, че властите не са предприели необходимите стъпки за осигуряване на изпълнението на решението в полза на жалбоподателя и като се има предвид, че решението все още не е изпълнено, Съдът намира, че жалбоподателят все още има право да получи присъденото в националното производство задължение (6 284 евро).</w:t>
+        <w:br/>
+        <w:t>Съдът също така намира, че жалбоподателят е претърпял неимуществени вреди в резултат на установените нарушения, които не могат да бъдат компенсирани само с констатацията на Съда за нарушение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>