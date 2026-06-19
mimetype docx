--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,95 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. По раздел I на Тарифата за цените на недвижимите имоти, отчуждени за държавна и обществена нужда или отредени за мероприятия по ЗПИНМ, се оценяват имотите, които отговарят на следните две условия: а) по време на отреждането или отчуждаването им да попадат в границите на регулационния, съответно градоустройствения план на населеното място, а ако няма такива планове в границите, определени по реда на параграф 13, ал. 2 ЗПИНМ; б) да имат селищен характер към момента на отчуждението или на отреждането им за същото мероприятие. Въпросът за селищния характер на имота е фактически и се решава конкретно за всеки случай. Селищен характер имат имотите, които се намират в група от застроени имоти, обитавани постоянно, в които или около които има някои комунално-благоустройствени мероприятия като: водопровод, канализация, електрификация и др. подобни, и изобщо са придобили траен облик на селище. Незаконно извършени строежи не могат да придават селищен характер на местността, освен ако са извършени преди 14 ноември 1958 г. или са узаконени по съответния ред.</w:t>
+        <w:br/>
+        <w:t>2. Недвижимите имоти, които съгласно чл. 13, ал. 1 СК влизат в съпружеската имуществена общност, следва да се оценяват по раздел I, ал. 1 от тарифата като имоти на двама собственици. По същия начин се оценяват и влизащите в съпружеската имуществена общност недвижими имоти, подлежащи на оценка по букви "Д" и "Е" на раздел I и по раздел II, т. 1 от тарифата.</w:t>
+        <w:br/>
+        <w:t>3. Ограниченията на ал. 1, б. "д" и "е", последните изречения на ал. 2, изр. 2 от раздел I на тарифата се прилагат само ако при предшествуващото отчуждаване. обезщетението е определено с влязло в сила решение и е изплатено по цените, установени с изменението на тарифата, в сила от 22 март 1966 г.</w:t>
+        <w:br/>
+        <w:t>4. При два или повече последователно утвърдени уличнорегулационни планове ограниченията по чл. 39, ал. 1 ЗПИНМ и параграф 82, ал. 3 ППЗПИНМ се прилагат, когато придобиването на части от отредения по плана имот е извършено след последното отреждане, във връзка с което става оценката.</w:t>
+        <w:br/>
+        <w:t>5. Разпоредбите на чл. 39, ал. 1 ЗПИНМ и параграф 82, ал. 3 ППЗПИНМ не се прилагат в случаите, когато приобретателите на части от оценявания имот са придобили същите по реда на наследяването.</w:t>
+        <w:br/>
+        <w:t>6. Намалението по ал. 8 на раздел I от тарифата се прилага само ако лично собственикът на отчуждения имот притежава в местожителството си жилище, достатъчно за неговите и на семейството му жилищни и професионални нужди. Жилищата, притежавани от други членове на семейството, не се вземат пред вид, освен ако се касае до жилище, представляващо имуществена общност на собственика на отчуждавания имот и на съпругата му съгласно чл. 13, ал. 1 СК. Под семейство в тази алинея следва да се разбират лицата, посочени в параграф 307 ППЗПИНМ. Въпросът, дали са задоволени жилищните нужди на собственика и семейството му, се решава конкретно с оглед на членовете на семейството му, възрастта, пола, професията им и пр.</w:t>
+        <w:br/>
+        <w:t>7. Разпоредбата на ал. 8 от раздел I на тарифата се прилага само при отчуждаване на имоти за мероприятия по улично-регулационния план, включително и по реда на параграф 55-а ЗПИНМ и чл. 5 и 5-а от Указа за насърчаване и подпомагане на кооперативното и индивидуалното жилищно строителство. Същата не се отнася до имоти, които се отчуждават с дворищно-регулационен план.</w:t>
+        <w:br/>
+        <w:t>8. Въпросите, възникващи в оценителното производство във връзка с правото на собственост, включително и по имуществената общност на съпрузите, не могат да бъдат разрешавани в това производство. Правото на собственост в това производство се установява със съдебни решения, нотариални и други актове, предвидени в закона.</w:t>
+        <w:br/>
+        <w:t>9. По раздел II, т. 1 от тарифата се оценяват имоти, които отговарят освен на условията по тази точка, но още и на условията по раздел I от същата тарифа.</w:t>
+        <w:br/>
+        <w:t>10. Точка 2 на раздел II от тарифата се прилага само за онези имоти на ТКЗС, които се отчуждават за държавна или обществена нужда или са отредени за мероприятия по ЗПИНМ. Недвижимите имоти на ТКЗС, които се засягат от дворищно-регулационния план, се оценяват на общо основание по раздел I, IV или V на тарифата.</w:t>
+        <w:br/>
+        <w:t>11. Чл. 44, ал. 3 ЗПИНМ не намира приложение при отчуждавания на дворищнорегулационния план. Във всички останали случаи на отреждане и отчуждаване тази разпоредба се прилага. Временните и второстепенните постройки, строени до 14 ноември 1958 г., също се оценяват, освен ако се установи, че са незаконно изградени.</w:t>
+        <w:br/>
+        <w:t>12. За временни и второстепенни постройки в селата следва да се считат онези, които съответствуват на постройките, характеризирани като такива в т. 59 и 61 от Строителните правила и норми. Останалите селскостопански сгради и постройки не следва да се считат за второстепенни по смисъла на чл. 44, ал. 3, предложение 2 ЗПИНМ.</w:t>
+        <w:br/>
+        <w:t>13. Избените помещения се оценяват отделно от етажите съобразно с тяхната собствена конструкция, когато тя е различна от тази на етажите.</w:t>
+        <w:br/>
+        <w:t>14. Когато една сграда е построена с прекъсвания на части, обособени в отделен обект за ползуване, процентът на овехтяването се определя от завършване на съответната и част.</w:t>
+        <w:br/>
+        <w:t>15. Недвижимите имоти се оценяват като селищни или полски в зависимост от техния вид по време на отчуждаването им за държавна или обществена нужда или по време на отреждането им за съответно мероприятие по улично-регулационния план. Ако първоначалното мероприятие бъде изменено, преди имотът да е бил зает или изплатен, изхожда се от състоянието, което той има към момента на отреждането му за ново мероприятие.</w:t>
+        <w:br/>
+        <w:t>16. По раздел V, ал. 1, предложение 2 се оценяват само неселищни имоти, които се намират в границите на регулационните планове. Не е достатъчно имотът да влиза в рамките на градоустройствения план, за да се приложи цената по този раздел.</w:t>
+        <w:br/>
+        <w:t>17. Трайните насаждения, които се намират в имоти, оценявани по раздели I, II, IV и V на тарифата, след 01.07.1969 г. се оценяват отделно от земята съгласно инструкцията на Министерството на земеделието и хранителната промишленост, М-вото на финансите и Централния кооперативен съюз. С оглед на това следва да се считат за загубили сила т. 10 от Постановление № 5 от 30.05.1963 г. на Пленума на БС на НРБ и тълкувателното решение № 10 от 03.03.1969 г. на Върховния съд, ОСГК.</w:t>
+        <w:br/>
+        <w:t>18. Обръща внимание на комисиите по чл. 13 ПОИДОН и по § 85 ППЗПИНМ, че при оценяването на отчуждените имоти следва: а) да отбелязват в оценителния протокол основанието на отчуждаването или отреждането на имота, като посочват конкретно акта, въз основа на който бе извършено; б) конкретно да установяват пространството на оценяваното място, дали същото влиза в границите на регулационния, съответно градоустройствения план на населеното място или ако няма такива планове в границите, определени по реда на § 13 ППЗПИНМ, както и да дават пълно описание на белезите, по които определят имота като селищен или полски; в) с оглед приложението на разпоредбата на § 82, ал. 3 ППЗПИНМ при съсобственост на имота да издирват кога е възникнала съсобствеността (преди или след отреждане на имота); същата проверка да се прави и когато се касае до придобити реални части от имоти; г) с оглед приложението на разпоредбите на раздел I, ал. 1, б. "Д" и "Е", последните изречения и ал. 2 - второто предложение от тарифата да издирват и посочват дали на съсобственика не е отчуждаван и изплатен по цените след 25.03.1966 г. друг имот; д) с оглед приложението на ал. 8 от раздел I от тарифата да издирват и посочват дали собственикът има в местожителството си жилище, което да задоволява неговите и на семейството му жилищни и професионални нужди, а също така и дали съпругът му има такова жилище, придобито през време на брака им; е) с оглед приложението на раздел II, т. 1 от тарифата да изясняват въпроса, дали имотът е оставен на собственика му в качеството на земеделски стопанин съгласно Закона за отчуждаване на едрата градска покрита недвижима собственост; ж) с оглед правилното определяне вида на сградите съобразно с характеристиките, дадени в раздел III, ал. 2 на тарифата, да посочват всички белези, които имат значение за охарактеризирането на сградата; з) с оглед приложението на чл. 44, ал. 2 и 3 ЗПИНМ да издирват и посочват дали оценяваните сгради са законно построени, като имат пред вид, че построените до 14.11.1958 г. сгради (без временните и второстепенните такива) се оценяват и изплащат, макар и незаконно построени; и) с оглед определяне овехтяването на сградите и постройките да издирват и посочват годината на изграждането им. Ако сградата е построена с прекъсвания, на части, както и при преустройството, което е променило вида на сградата, да посочват годината на изграждането на всяка част, съответно на извършеното преустройство; к) да обхващат пълно всички трайни насаждения и други подобрения в оценявания имот, които се оценяват отделно съгласно тарифата; л) да определят цялостно крайната оценка на имота, а не само да посочват единичната цена на кв. метър за местата или на кубически метър за сградите и постройките, като във всички случаи посочват тарифните разпоредби, въз основа на които дават оценките. Да не се дават алтернативни оценки в зависимост от обстоятелства, които те не са издирили и установили, като по този начин да предоставят установяването на съответните обстоятелства и определянето на крайната оценка на органите, които изплащат обезщетението. Във всички случаи сградите, постройките, съоръженията и други подобрения следва да се оценяват със и без материалите съгласно § 86, ал. 2 ППЗПИНМ.</w:t>
+        <w:br/>
+        <w:t>19. Обръща внимание на съдилищата да вземат активно участие за изясняване на всички обстоятелства при спорове, които имат значение за определяне цената на имота и размера на обезщетението.</w:t>
+        <w:br/>
+        <w:t>20. При групови случаи на отчуждени имоти да се извършват по начало огледи, като се съставят огледни протоколи, в които да се отразяват подробно констатациите на съда. Огледи да се извършват включително и когато на съда е известно местоположението на имота, за да може да се протоколира правилността на решението му. При извършване на оглед по група еднообразни дела съдът да прилага към всяко дело съответния огледен протокол, а също така и скицата на вещото лице, ако има такава.</w:t>
+        <w:br/>
+        <w:t>21. Съдилищата да изискват от вещите лица да посочват конкретните обстоятелства, на които основават своите заключения</w:t>
+        <w:br/>
+        <w:t>22. При спор за селищен характер на имота да се изисква от вещите лица да съставят скица на квартала или местността, в която се намира имотът, като в същата се нанасят подробно съществуващите сгради и постройки, разстоянието им до отчуждения имот, проведените комунално-благоустройствени мероприятия за квартала или местността, а също така и да се дадат данни кога са направени преди или след отреждането или отчуждаването на имота.</w:t>
+        <w:br/>
+        <w:t>23. При спор за категорията на оценяваните сгради да се изисква от вещите лица да описват подробно белезите, въз основа на които дават своите заключения за категорията им.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>