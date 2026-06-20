--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,65 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>I. 1. Продължавано престъпление има, когато са извършени две или повече отделни единични деяния, които осъществяват поотделно един или различни състави на едно и също по вид престъпление, извършени са през непродължителни периоди от време, при една и съща обстановка и при еднородност на вината, като последващите деяния се явяват от обективна и субективна страна продължение на предшестващите. Не е необходимо да се констатира "система", "поредица", "множество" и т. н. на деяния. 2. В продължаваното престъпление отделните единични деяния не се оценяват като самостоятелни престъпления. Елемент на продължавано престъпление могат да бъдат и тези деяния, които, откъснати едно от друго, сами за себе си, са малозначителни по смисъла на чл. 9, ал. 2 НК. Продължавано престъпление може да има и само от малозначителни деяния, ако те, преценени като цяло, не са малозначителни и осъществяват основен, квалифициран или привилегирован състав на едно и също по вид престъпление.</w:t>
+        <w:br/>
+        <w:t>II. 1. Кога обстановката е "една и съща" се установява и решава от съда за всеки конкретен случай, като се изхожда от трайното отношение или трайния повод на дееца към предмета и обекта на престъплението, мястото, времето, типичното в конкретния начин на извършване отделните деяния и всички други обстоятелства. 2. Не е необходимо при всички деяния деецът да засяга обществени отношения, в които участник е едно и също физическо или юридическо лице. Възможно е продължавано престъпление при две или повече деяния, които засягат: а) обществена собственост на държавата, кооперациите и другите обществени организации; б) собствеността на различни граждани. 3. Няма изискване всички деяния да са извършени по "еднообразен", "еднакъв" или "еднороден" начин. 4. Отделните деяния от продължаваното престъпление могат да бъдат извършени и в различни населени места. 5. Единството на продължаваното престъпление не се разкъсва от това, че: а) деецът е извършил една част от деянията сам, а друга - в съучастие с трети лица; б) една част от деянията са завършени, а другите спрели в стадия на опита. 6. Продължавано престъпление е възможно и когато деецът е извършил една част от деянията в едно качество, а останалите - в друго качество, в същото, а по изключение и в друго предприятие, учреждение, кооперация или обществена организация, ако и след промяната на качеството си той е запазил едно и също трайно отношение към предмета и обекта на престъплението. 7. Не са продължавани престъпления деянията: а) които към момента на извършването им не са били престъпления с такива, които са наказуеми; б) които са били престъпления, но поради изменение на законодателството наказуемостта им е отпаднала. 8. Кои периоди от време са "непродължителни" се установява от съда във всеки конкретен случай, като се изхожда от характера на дейността, възможностите за осъществяването й, причинените общественоопасни последици от всяко деяние и от всички други обстоятелства. Не е необходимо тези периоди да бъдат еднакви.</w:t>
+        <w:br/>
+        <w:t>III. 1. Под "еднородност на вината" следва да се разбира една и съща форма на вина - умисъл или непредпазливост, а не и един и същ вид на вината - само пряк, само евентуален умисъл, само съзнавана или само несъзнавана непредпазливост. 2. Не се изисква всичките деяния от продължаваното престъпление да са извършени при едно общо и предварително решение, насочено към една обща крайна цел. 3. Може да има продължавано престъпление и когато част от деянията са извършени от подсъдимия като непълнолетен, а останалите - след навършване на пълнолетие.</w:t>
+        <w:br/>
+        <w:t>IV. При обвинение за продължавано престъпление съдът е длъжен да установи дали са налице едновременно обективните и субективните признаци на престъплението, и то в такава диалектическа връзка, че всяко последващо деяние да е "от обективна и субективна страна продължение на предшестващите".</w:t>
+        <w:br/>
+        <w:t>V. 1. В продължаваното престъпление могат да се обединят две или повече деяния, които поотделно осъществяват основен, квалифициран или привилегирован състав на едно и също по вид престъпление. При различни състави правилото е цялото продължавано престъпление да се квалифицира по по-тежкия състав, като обстоятелството, че част от деянията не са квалифицирани, се отчита като смекчаващо обстоятелство. По изключение, ако квалифициращите обстоятелства не се отразяват значително на цялостната престъпна дейност, престъплението се квалифицира по-лекия състав, като обстоятелството, че част от деянията са квалифицирани, се отчита като отегчаващо обстоятелство. 2. В кои случаи квалифициращите деяния са се отразили "значително на цялостната престъпна дейност" се решава от съда за всеки конкретен случай, като се изхожда от настъпилия резултат, резултата от отделните деяния, мотивите, подбудите, качеството на дееца и всички други обстоятелства. 3. Всички квалифициращи деяния, които не се отразяват значително на цялостната престъпна дейност, се оценяват само като отегчаващи обстоятелства и не се наказват отделно.</w:t>
+        <w:br/>
+        <w:t>VI. 1. Продължаваното престъпление не се прилага по отношение на две или повече деяния, извършени към личността на различни граждани. Може да има продължавано престъпление против личността на едно и също лице. 2. Престъпленията против личността са само посочените в глава втора на особената част на НК. 3. При съставните продължавани престъпления се изхожда от деянията на основния състав.</w:t>
+        <w:br/>
+        <w:t>VII. 1. Продълженото престъпление се осъществява само с едно отделно деяние, което продължава трайно и непрекъснато в определено време. Може да има продължавано престъпление от две или повече продължени деяния, ако са налице условията на чл. 26, ал. 1 НК. 2. Възможно е съставното престъпление да се осъществи продължавано. 3. При системно извършване на престъпление се изискват най-малко три деяния и между тях да има устойчивост и трайност. Не е необходимо всичките деяния да са извършени при една и съща обстановка и всяко последващо да е продължение на предшестващите. Може три или повече деяния да бъдат квалифицирани едновременно като продължавано престъпление и като престъпление, извършено системно ако са налице условията на чл. 26, ал. 1 НК. 4. Когато между отделните деяния няма обективна и субективна връзка, те са отделни престъпления и се наказват по правилата на еднородната реална съвкупност.</w:t>
+        <w:br/>
+        <w:t>VIII. 1. При разглеждане на дела с обвинения за продължавано престъпление органите на предварителното производство, прокуратурата и съдилищата са длъжни да съберат доказателства и да установят какви деяния, кога и къде са извършени и чрез определяне времето, когато е започнало първото и завършило последното деяния, да определят времето, в което е извършено цялото продължавано престъпление. 2. Принципът нон бис ин идем (чл. 4 НПК) се прилага и при продължаваните престъпления. 3. Да се считат изгубили сила тълкувателни решения № 34 от 02.04.1954 г.; № 15 от 01.02.1958 г. и № 36 от 01.04.1958 г. на ОСНК на Върховния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>