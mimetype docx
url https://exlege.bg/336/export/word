--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,65 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Обръща внимание на съдилищата при разглеждане на споровете по чл. 13 и чл. 14 СК като имат пред вид прогласените от чл. 1 и чл. 12 СК социални функции на брака и семейството и произтичащия от тях принцип на общността по чл. 13, ал. 1 СК в системата на имуществените отношения между съпрузите, да тълкуват закона по начин, който съответствува най-пълно на основната идея за съпружеската имуществена общност.</w:t>
+        <w:br/>
+        <w:t>2. Недвижимите и движимите вещи и права върху вещи принадлежат общо за двамата съпрузи, ако придобиването е станало, докато трае бракът. Моментът на придобиването следва да се определи съобразно общите пра вила за прехвърлителното действие на съответния придобивен способ.</w:t>
+        <w:br/>
+        <w:t>3. Придобитите през време на брака недвижими и движими вещи и права върху вещи не принадлежат общо на двамата съпрузи, ако са придобити със средства, получени срещу вещи, индивидуална собственост на единия съпруг, кои то той е притежавал преди брака или е получил след сключването му по наследство или дарение Когато през време на брака по реда на чл. 288, ал. 2 ГПК се възложи неподеляемо жилище на единия съпруг, не възниква съпружеска имуществена общност върху частта от възложеното жилище, която съпругът наследник има по наследство или дарение. Ако срещу индивидуален имот на единия съпруг, отчужден по реда на чл. 55 "в" ЗПИНМ, бъде отстъпен друг имот и стойността на двата имота е равна или тази на отчуждения имот е по голяма от тази на отстъпения, ще е налице пълна трансформация поради което съпругът собственик на отстъпения имот, запазва индивидуалното си право на собственост върху придобития по този начин нов имот, макар това да е станало през време на брака. Когато срещу отстъпения в тези случаи имот следва да се доплати известна разлика и това стане през време на брака, съответната на тази разлика част от собствеността на отстъпения имот (жилище) се включва в съпружеската имуществена общност, макар отстъпеният имот да е придобит изцяло на името на съпруга, чийто индивидуален имот се обезщетява по реда на чл. 55 "в" ЗПИНМ. Други претенции на единия съпруг за по-голямо участие в придобиване на имуществената общност се разглеждат съобразно чл. 14, ал. 4, предл. 2 СК.</w:t>
+        <w:br/>
+        <w:t>4. Включва се в съпружеската имуществена общност сградата, построена през време на брака върху земя, индивидуална собственост на единия съпруг макар да не е било уредено право на строеж в полза на другия съпруг.</w:t>
+        <w:br/>
+        <w:t>5. Придобитите през време на брака движими вещи от съпрузите, които служат за обикновено лично ползуване, не стават общи, а са техни лични вещи. Не са такива вещите, които не служат за обикновено ползуване на съпрузите. Вещите, предназначени за упражняване на позволено от закона занятие (професия) от единия съпруг, макар да са придобити през време на брака, са индивидуална собственост на този съпруг. С преустановяването да се упражнява занятието (професията) не се променя характерът на собствеността върху тези вещи.</w:t>
+        <w:br/>
+        <w:t>6. Недействителни са договорите между съпрузите, докато трае бракът, чрез който се намаляват имуществените права на единия съпруг или се увреждат интересите на децата от брака, като се заменя общата собственост върху вещите и правата върху вещи, предмет на такива сделки, с индивидуална собственост на единия съпруг спрямо тях. Обичайните дарения, които съпрузите си правят през време на брака, както и всички позволени от закона сделки между тях, с които не се накърнява съпружеската имуществена общност, са действителни. Допустимо е съпрузите да правят разпореждания чрез завещание било по между си, било в полза на трети лица.</w:t>
+        <w:br/>
+        <w:t>7. Прекратяването на съпружеската имуществена общност, докато трае бракът, може да се извърши само по съдебен ред, когато са налице важни причини за това. В тези случаи съпружеската имуществена общност може да се прекрати от съда изцяло или само за отделни вещи или права върху вещи от наличното общо имущество. При прекратяването на съпружеската имуществена общност по съдебен ред дяловете на съпрузите от общото имущество са равни. Недопустимо е в този случай да се определя по-голям дял от общото имущество на съпрузите по реда на чл. 14, ал. 4 и 5 СК.</w:t>
+        <w:br/>
+        <w:t>8. Съдът може да определи по-голям дял от общото имущество по реда на чл. 14, ал. 4, изр. 1 СК, след като се установи, че извън ежедневните консумативни нужди на ненавършилите пълнолетие деца за тяхното правилно отглеждане и възпитание съпругът, комуто са възложени за упражняване родителските права спрямо тях, ще се окаже много затруднен поради възрастта на децата, поради техния брой, поради здравословното им или друго състояние н т. н. Обръща внимание на съдилищата, че при прилагането на чл. 14, ал. 4, изр. 2 СК, преди да пристъпят към установяване дали приносът на единия съпруг за придобиване на общите вещи явно и значително надхвърля приноса на другия съпруг, трябва да изясняват чрез доказателствата дали е налице изключителен случай по смисъла на закона. Когато двамата съпрузи са изпълнявали възложените им от чл. 12 СК задължения и чрез взаимно разбирателство, общи усилия и съобразно със своите възможности, имущество и дохода са осигурявали благополучието на семейството; няма да е налице изключителен случай по смисъла на чл. 14, ал. 4, изр. 1 СК и основание за изменяване равенството на дяловете, установено с чл. 14, ал. 1 СК. Явното и значително несъответствие в приноса по смисъла на чл. 14, ал. 4, изр. 2 СК трябва да се установява не само чрез съпоставяне трудовото възнаграждение на съпрузите, а като се държи сметка и за полагания от тях труд в домакинството на семейството. За отглеждането на децата от брака, за създадената спокойна обстановка на другия съпруг да се труди и твори и за всички други обстоятелства от значение за приноса в придобиванията на общите вещи и изграждане благополучието на семейството. Неравните дялове, определени от съда по реда на чл. 14, ал. 4, изр. 2 СК могат да бъдат изразени в съответни части или чрез поставяне в дял на единия съпруг вещи, които по стойност надхвърлят вещите, определени за другия съпруг. Исковете по чл. 14, ал. 4 и ал. 5 СК могат да се предявяват само от съпрузите след прекратяването на брака поради развод или обявяването му за недействителен. Тези искове не могат да си предявяват от кредиторите на някои от съпрузите при условията на чл. 134 ЗЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>