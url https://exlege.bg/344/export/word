--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Правото на строеж върху чужд имот може да бъде предмет на съдебна делба. С решението по делбата без съгласие на страните не може да се учреди право да се построи нова сграда в съсобствено място или да се надстрои или пристрои съществуваща сграда. Делба на апартамент в сграда, построена от ЖСК, може да се допусне, след като кооператорът, за когото той е отреден, придобие правото на собственост. Правото на членство в ЖСК не може да се дели по съдебен ред. 2. а) При определяне на покъщнината като обикновена по смисъла на чл. 12, ал. 1 ЗНасл. се вземат предвид общият стандарт на живота по времеоткриване на наследството, битът на семейството и присъщите му нужди. б) Размерът на наследствения дял не може да бъде уголемен поради приноса на сънаследник в увеличаване имуществото на наследодателя при условията на чл. 12, ал. 2 ЗНасл. Наследникът получава за приноса си възнаграждение в имот или в пари. 3. а) С иска за делба не може да бъде съединен конститутивен иск за създаване на съсобственост или на различни от законните дялове. б) Правото да се иска възстановяването на запазена част може да бъде упражнено както от наследника с право на запазена част, така и от неговите наследници. То не може да бъде упражнено от други приобретатели на наследствени права, освен ако изрично им е прехвърлено. При бездействие на наследника със запазена част кредиторите му могат да искат намаление на завещания и на дарения за възстановяване на запазената му част, доколкото не могат да се удовлетворят от личното му имущество. в) Намаление на завещания и на дарения, за да се възстанови запазената част, се допуска само в полза на поискалия това. Запазена част на наследници, които не са направили искане, не се допълва. г) Искът за намаляване на завещания и на дарения за възстановяване на запазената част се погасява с общата петгодишна давност, която за даренията започва да тече от откриване на наследството, а за завещанията от момента, когато заветникът упражни своите права по завещанието. д) Иск за установяване, че е прието наследство, и за нищожност на заявен отказ от наследство не може да се предяви в отделно производство, освен ако наследникът не разполага с друг иск, към който да присъедини този иск. 4. а) В срока по чл. 286 ГПК съделителите могат да предявят искания само за вземания, които те имат един спрямо друг във връзка с прекратената общност. б) Давността за исканията по чл. 12, ал. 2 ЗНасл. започва да тече от предявяване на иска за делба. 5. а) Разделителен протокол се съставя само в случаите, когато ще се пристъпи към теглене на жребие. б) Невъзможност за теглене на жребие по смисъла на чл. 292 ГПК е налице тогава, когато до делба се допуснати имоти, съществено различаващи се един от друг по площ, обем или стойност, а същевременно дяловете на съделителите са различни. Голямо неудобство за образуване на дялове по смисъла на чл. 292 ГПК е налице тогава, когато всеки от съделителите е направил в отделен дял значителни подобрения. в) При обособяване на отделни жилища в съсобствена сграда е необходимо проектът за това обособяване да бъде одобрен от органите на народния съвет само когато то е свързано с изменение на утвърдения архитектурен проект. 6. а) По реда на чл. 288, ал. 2 ГПК могат да се възлагат жилище, завършено и в строеж, учредено право на строеж, на надстрояване и пристрояване и жилищностроителен парцел. Обявява т. 6, ал. 1 от Постановление № 4/1964 г. на Пленума на ВС за загубила сила. (*7) б) При възлагане на две или повече жилища на различни съделители в един парцел общите части, включително и от съсобственото място, се определят пропорционално на стойностите на жилищата при възлагането, когато се образува етажна собственост и когато жилищата са довършени. Когато строежът на едно или повече жилища не е довършен по време на възлагането, дяловете на съсобствениците в общите части се определят съобразно със съотношението между стойностите на отделните жилища към времето на завършване на строежа. Когато жилищата се намират в отделни постройки в един парцел, делът на съделителите, на които те се възлагат, е равен в случая, че той е определен за малкоетажно строителство, и съразмерен на стойностите на възложените жилища, в случай че парцелът е определен за многоетажно строителство. в) Решението по чл. 288, ал. 2 ГПК се обезсилва при неплащане на две вноски в пълен размер, а също и при непълно плащане на няколко вноски, когато сборът на недоплатеното е равен на две пълни вноски. При плащане се погасяват по-старите вноски. г) Съделител, на когото е възложено жилище, може да прихване вземанията си по сметките от другите съделители срещу вноските, които им дължи за уравнение на дяловете. Съделители, които имат задължения по сметките срещу този, на когото е възложено неподеляемото жилище, могат да прихванат срещу тях вземанията си по всички вноски, включително и по тези с ненастъпил падеж. д) Когато решението за възлагането на жилища е обезсилено, а също и когато то е отменено по реда на чл. 225 или 231 ГПК, приобретателите на имота запазват правата си, ако са ги придобили преди обезсилването или отмяната на решението. Заинтересуваните обаче могат да поискат обявяването на прехвърлителната сделка за нищожна или за недействителна по отношение на тях. е) След обезсилване на решението за възлагане на имота по чл. 288, ал. 2 ГПК жилището се възлага на друг съделител, след като то влезе в сила. Новият приобретател трябва да е направил искането за възлагане в срока по чл. 288, ал. 5 ГПК 7. Договорът за доброволна делба е нищожен, когато като страна в него не участвува някой от съсобствениците на имота. Нищожна е и съдебната делба, когато като страни в производството не са участвували всички съсобственици. На преглед по реда на надзора подлежи решението, постановено в делбено производство, в което е участвувал несъсобственик. 8. Съдебната спогодба може да бъде унищожена само по исков ред. По този ред може да се иска развалянето на съдебната спогодба поради неизпълнение. Съдебната спогодба е нищожна в случаите на чл. 26 ЗЗД. Определението за одобряване на съдебна спогодба не подлежи на преглед по реда на надзора и на отмяна. Отменя т. 2, б. "и" от Постановление № 16/1963 г. на Пленума на ВС. б) Спогодбата има вещно прехвърлително действие досежно вещите, предмет на делбата, включително и тогава, когато такъв предмет е една вещ, която по силата на спогодбата се предоставя на един съделител, а останалите получават парично уравнение. Когато със съдебната спогодба се създават, изменят или погасяват и правоотношения, които не са предмет на делото за делба, този ефект не настъпва със самата спогодба, ако законът предвижда за това друга форма. За да настъпи създаването, изменението или погасяването на тези правоотношения, спогодбата трябва да бъде последвана от сключване на акт в определената от закона форма. Спогодбата в този случай представлява договор, който може да бъде обявен за окончателен по реда на чл. 19, ал. 3 ЗЗД. 9. Обръща внимание на съдилищата при разглеждане на дела за съдебна делба да следят за точно и пълно отбелязване в съдебните протоколи на исканията за сметките; решенията по сметките да съдържат осъдителен диспозитив за всички уважени искания, включително и когато те са насрещно предявени; съдебните и деловодните разноски да се разпределят съобразно с признатия дял на съделителите в прекратената общност, когато са направени по необходимост, а когато са направени по повдигнати спорни въпроси съобразно с общите правила на чл. 64 и 65 ГПК</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>