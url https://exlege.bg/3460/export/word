--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Жалбоподателят не е заявил да е бил изложен на реална опасност от тежки посегателства от категорията на тези по чл. 9, ал. 1, т. 1 и т. 2 ЗУБ смъртно наказание или екзекуция или изтезание, нечовешко или унизително отнасяне или наказание, а опасността от тежки посегателства по чл. 9, ал. 1, т. 3 ЗУБ не съществува. В молбата за предоставяне на международна закрила не се съдържа твърдение той да се опасява от преследване, основано на раса, религия, националност, политическо мнение или принадлежност към определена социална група. Неотносими към тази форма на международна закрила са опасенията, основани на състоянието на вътрешен въоръжен конфликт. Отсъствието на предпоставките за предоставяне на статут на бежанец е елемент от фактическия състав за предоставяне на хуманитарен статут. По бежанската му история Н. е икономически мигрант, което не е само по себе си източник на основателен страх от преследване. Състоянието в държавата по произхода на Н. не предполага реална опасност от тежко посегателство, като това по чл. 9, ал. 1, т. 3 ЗУБ, изразено в тежки заплахи срещу живота или личността на цивилно лице поради безогледно насилие в случай на въоръжен международен или вътрешен конфликт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>