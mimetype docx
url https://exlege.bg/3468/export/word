--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно Административен съд - Хасково, съобразявайки събраните по делото писмени доказателства, подробно анализирани от него, е приел, че не са налице фактическите основания, изчерпателно изброени в чл. 8, ал. 1 от ЗУБ, за предоставяне статут на бежанец на А. А. Х.. Самият молител, търсещ международна закрила, посочва, че спрямо него няма осъществено преследване, основано на раса, религия, националност, политическо мнение или принадлежността му към определена социална група. Мотивите, поради които чуждестранният гражданин е напуснал страната си по произход са ирелевантни за търсената защита, тъй като не могат да се приемат за обосновано опасение от преследване по смисъла на по чл. 8, ал. 1 във връзка с ал. 4 ЗУБ. Обоснован и съответстващ на закона е изводът на административния съд досежно липсата на материалноправните предпоставки за предоставяне на хуманитарен статут на молителя по смисъла на чл. 9, ал. 1, т. 1 и т. 2 ЗУБ. Не са налице доказателства за това, че ситуацията в Сирия достига до границите на безогледно насилие, породено от вътрешен или международен въоръжен конфликт или от неспособност на официалните власти да противодействат ефективно на въоръжени групировки. Най-висшият интерес на детето не е въведен от законодателя като задължителна предпоставка за предоставяне на хуманитарен статут в чл. 9 ЗУБ, поради което не представлява самостоятелно и достатъчно основание за предоставяне на международна закрила, което да може законосъобразно да замени отсъствието на материалноправните предпоставки за предоставяне на такъв вид закрила.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>