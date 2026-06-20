--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обоснован и съответстващ на закона е изводът на Административен съд - Хасково досежно липсата на основание да се приеме, че спрямо чужденеца в държавата му на произход е осъществено преследване по смисъла на чл. 8, ал. 1 ЗУБ, обуславящо предоставянето на статут на бежанец. Самият молител, търсещ международна закрила, посочва, че спрямо него няма осъществено преследване, основано на раса, религия, националност, политическо мнение или принадлежността му към определена социална група. Мотивирано административният съд е счел, че не са налице материалноправните предпоставки за предоставяне на хуманитарен статут на молителя по смисъла на чл. 9, ал. 1, т. 1 и т. 2 ЗУБ, тъй като от данните, съдържащи се в протокола от проведеното с него интервю, налагат извод за липса на доказателства А. А. М. да е бил изложен на реална опасност от тежки посегателства като смъртно наказание или екзекуция, изтезание или нечовешко и унизително отнасяне, както в държавата й на произход. Не са налице доказателства за това, че ситуацията в Сирия достига до границите на безогледно насилие, породено от вътрешен или международен въоръжен конфликт или от неспособност на официалните власти да противодействат ефективно на въоръжени групировки, които нападат населението или отделни негови групи. Съвкупната преценка на данните от приобщените по делото справки относно ситуацията в тази държава, действително не налага извод за безогледно насилие в държавата на произход по смисъла на чл. 9, ал. 1, т. 3 ЗУБ, което би поставило чужденеца в реална опасност да претърпи тежка заплаха срещу живота или личността си единствено поради факта на присъствието си на територията на тази държава, без значение от личното му положение. Или в обобщение, верни са изводите на първостепенния съд, че в процесния случай не намират приложение, основанията визирани както разпоредбата на чл. 8, така и на посочените в чл. 9 ЗУБ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>