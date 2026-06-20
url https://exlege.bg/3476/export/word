--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В рамките на оперативна си самостоятелност, възложителят, с оглед спецификата на предмета на поръчката и неговите нужди, предопределящи необходимостта, която налага възлагането й, може да поставя изисквания към лицата потенциални участници в процедурата. Възможността за изискване на сертификат, че кандидатите или участниците прилагат системи за управление на качеството е изрично регламентирано в чл.63, ал.1, т.10 от ЗОП. Изискването за наличие на внедрена система за управление на качеството не е ограничаващо, тъй като законът дава право на възложителя да изисква по-високо ниво на качество от обичайното, за да удовлетвори потребностите си. Чрез този критерий за подбор възложителят иска да добие увереност, че участникът е разработил процеси в организацията си, които гарантират определено ниво (по-високо от обичайното) на качество на изпълнението. Правилно е разграничението между лицензионния за извършване на застрахователната дейност и сертификационния по ISO 9001:2015 за управление на качеството, тъй като с втория се удостоверява по-високо ниво на качество, без да е задължителен. Последният сертификат може да бъде поставен като условие в документацията на обществената поръчка - в случаите, когато възложителят прецени, че са необходими допълнителни гаранции за качество на услугите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>