--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Вредни последици са не само имуществените вреди от престъплението, но и всички други неимуществени вреди, които се нанасят на обществото. Значителните вреди обхващат само имуществените вреди на престъплението. Големите размери се определят преди всичко от паричната равностойност на предмета на престъплението. Големите количества се определят само от количествените показатели - бройки, метри, килограми, литри и др., а не и от паричната равностойност на вещите и стоките.</w:t>
+        <w:br/>
+        <w:t>2. Критерият големи размери като квалифициращ признак е еднакъв за всички престъпления. Различието между обикновените валутни престъпления по чл. 250, ал. 2 НК и валутните престъпления в големи размери - чл. 250, ал. 4 НК, зависи само от паричната равностойност на предмета на престъплението. Стойността на чуждата валута, предмет на престъплението по чл. 250 НК, се изчислява по курса продава с такса към момента, когато е извършено престъплението.</w:t>
+        <w:br/>
+        <w:t>3. Стойността на монетите, предмет на валутно престъпление се изчислява по държавните продажни цени на дребно по 4,80 лв. за грам чисто злато и 0,12 лв. За грам чисто сребро, определени в решението на комитета по промишлеността и комитета по труда и цените съгласувано с министерство на финансите в изпълнение на т. 4 от 128-мо ПМС от 20.06.1961 г. Стойността на монетите, предмет на престъплението по чл. 233 НК, които имат историческа, археологична, художествена, научна и нумизматична стойност, се определят по действителната им цена, определено официално от музеите, а не чрез вещи лица, назначени от органите на предварителното производство, прокуратурата и съда.</w:t>
+        <w:br/>
+        <w:t>4. Сребърните монети не са имущества под валутен контрол и сделките с тях, извършени между местни лица вътре в страната без разрешение на комитета за изкуство и култура не са престъпления по чл. 250 НК. Те могат да бъдат престъпления по чл. 233 НК или административни нарушения по закона за паметниците на културата.</w:t>
+        <w:br/>
+        <w:t>5. Отчуждени по смисъла на чл. 250, ал. 4 НК са само тези предмети на валутни престъпления, които са прехвърлени на трети добросъвестни лица с разрешение на министерство на финансите. Съдът, който разглежда наказателно дело, може в това производство да обяви нищожността на правната сделка, представляваща престъпления по чл. 250 или 233 НК и да отнеме предмета на престъплението от всяко лице, у което се намира, независимо дали е подсъдим, или не в процеса.</w:t>
+        <w:br/>
+        <w:t>6. По наказателните от административен характер дела по чл. 210, ал. 5 НК следва да се прилага чл. 27 ЗАНН, а не чл. 55 НК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>