--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С решението, което допълване се иска, съдът изрично се е произнесъл по претендираните от дружеството разноски съгласно представения списък по чл. 80 от ГПК. Други доказателства, включително и в представения по делото списък по чл. 80 от ГПК за други направени разноски не са представени. При тези обстоятелства съдът е в невъзможност да предполага действителната воля на страната относно размера на претендираните разноски, при положение, че страната не е изпълнила задължението си същите да бъдат включени в списъка по чл. 80 от ГПК, съобразно приетото в т.2 от ТР № 6 от 6.11.2013 г. на ВКС по тълк. д. № 6/2012 г., ОСГТК, че списъкът съдържа изброяване на всички разходи, които страната е направила. За уважаване на претенция по чл. 143, ал. 1 от АПК е необходимо и да бъде направено надлежно искане за присъждане на разноски, в това число включени в списъка по чл. 80 от ГПК. В производството по чл. 248 от ГПК съдът разполага с правомощието да измени или допълни постановеното решение или определение в частта му за разноските, но само когато при направено искане е допуснал грешка или пропуск да ги присъди.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>