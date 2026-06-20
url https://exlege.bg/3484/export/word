--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Данните от приложените по делото доказателства, в това число от протокола от проведеното с чужденеца интервю на 20.01.2025 г., не налагат извод, че по отношение на сирийския гражданин се установява нито една от предпоставките, предвидени в разпоредбата на чл. 8, ал. 1 ЗУБ, налагащи предоставянето на статут на бежанец, като дори липсват и наведени от сирийския гражданин твърдения в тази насока. Правилни са и изводите на административния съд за отсъствие на материалноправните предпоставки за предоставяне в случая на хуманитарен статут, включително предвидени в чл. 9, ал. 1, т. 3 ЗУБ, в това число при изследване на критериите, застъпени в решения на Съда на Европейския съюз по дело C-465/07 и от 30 януари 2014 г. по дело С-285/12. Съвкупната преценка на неоспорените от касатора данни от приобщените по делото общо пет справки относно ситуацията в Сирия не налага извод за безогледно насилие в страната на произход по смисъла на чл. 9, ал. 1, т. 3 ЗУБ. От значение в тази насока са и неоспорените данни, че след свалянето от власт на президента Б. А., 303 400 сирийци са преминали обратно в Сирия от съседни държави и около 885 294 вътрешно разселени лица са се завърнали по домовете си, както и че семейството на търсещото закрила лице все още живее в Сирия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>