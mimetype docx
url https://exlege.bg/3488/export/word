--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящата касационна инстанция споделя мотивите на първоинстанционния съд, че оспореният административен акт е издаден от компетентен орган, в изискуемата от закона писмена форма, като при постановяването му не са допуснати съществени нарушения на специалните административнопроизводствени правила. Неправилен и необоснован е изводът на първоинстанционния административен съд за нарушаване на разпоредбата на чл. 177, ал. 2 от АПК, допуснато от административния орган при постановяване на оспореното Решение от 24.09.2024 год. на РУО на ОПОС. Наличието на нова квалификация на нередността по отношение на приетото за извършено нарушение следва да се приеме като ново правно основание, което изключва пълната съпоставимост на отмененото решение за определяне на финансова корекция с Решение от 24.09.2024 год. на РУО на ОПОС. Липсата на такава съпоставимост и тъждество между отменения административен акт и постановения нов такъв прави неприложима разпоредбата на чл. 177, ал. 2 от АПК. По отношение на твърдяното нарушение, посочено от органа като нередност, няма формирана сила на пресъдено нещо. Съдът е следвало да се произнесе, като извърши самостоятелен контрол за законосъобразност на всички основания по чл. 146 от АПК на оспорения нов административен акт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>