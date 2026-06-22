--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От изложените от жалбоподателя факти при проведеното с него интервю не се установява спрямо него да е осъществено визираното в чл. 8, ал. 1 от ЗУБ преследване, релевантно за предоставянето на бежански статут. Не се установява чужденеца да е бил арестуван или осъждан в държавата си по произход, съгл. чл. 9, ал. 1, т. 1 от ЗУБ, както и че не се установява същия да е бил подложен на посегателство по смисъла на чл. 3 от Конвенцията за защита правата на човека и основните свободи, за да е налице хипотезата на чл. 9, ал. 1, т. 2 от ЗУБ. Не са налице и материалноправните предпоставки за предоставяне на хуманитарен статут по смисъла на чл. 9, ал. 1, т. 3 от ЗУБ. Най-добрият интерес на детето не е въведен от законодателя като задължителна предпоставка за предоставяне на хуманитарен статут по чл. 9 ЗУБ, нито е определен като условие за предоставяне на субсидиарна закрила... поради което не представлява самостоятелно и достатъчно основание за предоставяне на международна закрила, при липса на материалноправните предпоставки за предоставяне на такъв вид закрила, предвидени от българския и европейския законодатели, какъвто е разглеждания случай. Приложените по делото доказателства, а именно изготвените справки за актуалната ситуация в Сирия не дават основание да се приеме, че в страната е налице ситуация на безогледно насилие, породено от вътрешен или международен въоръжен конфликт или от неспособност на официалните власти да противодействат ефективно на въоръжени групировки, които нападат населението или отделни негови групи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>