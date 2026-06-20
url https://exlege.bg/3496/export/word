--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случая неправилно КЗК е приела обстоятелството, че при проведената процедура по чл. 104, ал. 5 ЗОП, комисията на възложителя е изпълнил добросъвестно и в пълнота процедурата по проверка на заявените от участника данни. Настоящия съдебен състав приема, че помощната комисия не е изпълнила в необходимия обем правомощията си по чл. 104, ал. 4 и ал. 5 ЗОП и е следвало да упражни правомощието си и да изиска от участника уточняваща информация по реда на цитираните норми, без това да води до промяна в съдържанието на техническото предложение на участника. Отделно от това се констатира формално изпълнение на задълженията на помощната комисия на процедурата на чл. 104, ал. 5 ЗОП с изискването на информацията от производителя на процесните машини, като използваните комуникационни способи не са в пълно съответствие с изискванията за уведомяване. В случая като е нарушена процедурата по уведомяване на "други лица", а в същото време помощната комисия като не е изискала тези необходими й разяснения от участника, сама се е поставила в невъзможност да изпълни законовите си задължения, което е опорочило законосъбразността на действията й до степен, която води до извод за неправилно приложение на материалния закон. Целта на Закона за обществени поръчки е при провеждането на обществената поръчка да се удовлетвори нуждата на възложителя от определена доставка, услуга или строителство при ефективно разходване на средства по смисъла на чл. 1, ал. 1 от ЗОП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>