--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,97 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>I. 1. Обръща внимание на съдилищата да подобрят дейността си по предоставяне упражняването на родителските права на единия от съпрузите с решението за допускане на развода и по-късно - при изменяване на постановените мерки, като изясняват делото от фактическа страна чрез:</w:t>
+        <w:br/>
+        <w:t>- изслушване на родителите и основанията им да се предоставят децата на един от тях;</w:t>
+        <w:br/>
+        <w:t>- събиране на достатъчно доказателства за действителните отношения на съпрузите по повод децата и на отношенията родители - деца;</w:t>
+        <w:br/>
+        <w:t>- изслушване близки и децата, ако това е уместно.</w:t>
+        <w:br/>
+        <w:t>2. Изслушването на родителите е задължително при всеки брачен процес, както и при процеса за изменяване на мерките по ал. 2 на чл. 29 СК. То следва да стане още в първото по делото заседание след изтичане на помирителния срок.</w:t>
+        <w:br/>
+        <w:t>3. Съдът определя родителя, който еднолично ще упражнява родителските права в бъдеще, като държи сметка за интересите на децата. Под "интереси на децата" по смисъла на чл. 29, ал. 1 СК се разбират всестранните интереси на децата по тяхното отглеждане и възпитание - създаване на трудови навици и дисциплина, подготовка за общественополезен труд и изобщо изграждането на всяко дете като съзнателен гражданин на социалистическото общество.</w:t>
+        <w:br/>
+        <w:t>4. Когато обстоятелствата налагат, съдът е длъжен да постанови изслушването на близки и на децата. Неспазване задължението за изслушване на родителите, а когато това се налага от обстоятелствата - и на близките и децата съставлява основание за отменяване на решението по чл. 207, б. "б" ГПК. Изслушването във втората инстанция е недопустимо, освен когато делото се разглежда от нея по същество - чл. 210 ГПК. Мнението на близките и желанието на децата не са задължителни за съда. Те се обсъждат наред с останалите обстоятелства.</w:t>
+        <w:br/>
+        <w:t>II. Решението за предоставяне упражнението на родителските права спрямо децата на единия родител следва да се основава на интересите на децата, преценени с оглед и на следните обстоятелства:</w:t>
+        <w:br/>
+        <w:t>- родителски качества;</w:t>
+        <w:br/>
+        <w:t>- полагане грижи и умение за възпитание в комунистически дух; подпомагане подготовката за придобиване знания, трудови навици и др.;</w:t>
+        <w:br/>
+        <w:t>- морални качества на родителя;</w:t>
+        <w:br/>
+        <w:t>- социално обкръжение и битови условия;</w:t>
+        <w:br/>
+        <w:t>- възраст и пол на децата;</w:t>
+        <w:br/>
+        <w:t>- привързаност между деца и родители и между децата;</w:t>
+        <w:br/>
+        <w:t>- помощ на трети лица и др.</w:t>
+        <w:br/>
+        <w:t>Вината за дълбокото разстройване на брака по начало е без правно значение за предоставяне упражняването на родителските права и мерките по чл. 29 СК. Когато обаче поведението, от което е направен извод за вината, се е отразило върху правилното отглеждане и възпитание на децата, то може да се включи в обстоятелствата от значение за мерките. Ако такова поведение имат и двамата родители, съдът е длъжен да настани децата при трето лице или в съответно заведение. При невъзможност на единия родител да упражнява родителските права и когато поведението на другия изключва предоставянето на упражняването на родителските права на него, в интерес на децата е да живеят при трето лице или в съответно заведение.</w:t>
+        <w:br/>
+        <w:t>III. С предоставяне упражнението на родителските права на единия родител всички деца следва да живеят при този родител. Отделното живеене на децата е допустимо само когато важни причини налагат това. Съдебна спогодба между родителите за разделяне на децата е недопустима - съдът решава въпроса за разделно живеене на децата, ако интересите им налагат това. Съдът обсъжда общите предложения на родителите заедно с другите обстоятелства, като се ръководи от всестранната защита на интересите на децата.</w:t>
+        <w:br/>
+        <w:t>IV. 1. С решението по упражняването на родителските права съдът е длъжен, като изхожда от обстоятелствата на конкретния случай, от значение за интересите на децата, да определи подходящи лични отношения между децата и родителите.</w:t>
+        <w:br/>
+        <w:t>2. Свиждането и вземането на детето са неразделни части от поддържането на лични отношения. Начинът и формата на поддържане на лични отношения могат да бъдат най-разнообразни.</w:t>
+        <w:br/>
+        <w:t>3. Поддържането на личните отношения между детето и родителя, на когото не е предоставено упражняването на родителските права, по начало трябва да става в неговото местожителство или местопребиваване в зависимост от това, къде живее родителят, който упражнява родителските права.</w:t>
+        <w:br/>
+        <w:t>V. Основание за иск или за служебно производство по чл. 29, ал. 2 СК са изменилите се обстоятелства, които съществено засягат интересите на детето. По смисъл на чл. 29, ал. 2 СК под "изменение на обстоятелствата" се разбират както новите обстоятелства, които влошават положението на детето при родителя, при когото то е оставено за отглеждане и възпитание, така и обстоятелствата, с които би се подобрило положението му при ново разрешение. Във всички случаи съдът е длъжен да обсъжда дали обстоятелствата се отразяват на положението на детето и на ефикасността на по-рано взетите мерки. Съзнателното задържане на детето след влизане в сила на решението по чл. 29, ал. 1 или ал. 2 СК и създаване на пречки за изпълнението не съставлява основание за нови мерки в полза на виновния родител.</w:t>
+        <w:br/>
+        <w:t>VI. 1. Съгласно чл. 29, ал. 1 СК съдът във всички случаи, когато допуска развод, действува служебно и произнася решение относно упражняването на родителските права спрямо децата.</w:t>
+        <w:br/>
+        <w:t>2. Производството по чл. 29, ал. 2 СК може да започне по иск на някой от родителите, от прокурора или служебно, по инициатива на съда.</w:t>
+        <w:br/>
+        <w:t>3. Служебното производство по чл. 29, ал. 2 СК започва с определение, в което се излагат сигналите, даващи основание да се променят мерките. Това определение се съобщава на двамата родители.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>