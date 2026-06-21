--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -75,51 +75,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. За "изнудването" като квалифициращ признак на престъплението по чл. 302, т. 2 НК е необходимо да са налице признаците на състава на чл. 264 НК, т. е. употреба на сила или заплашване, или е достатъчно изнудване само чрез злоупотреба със служебно положение.</w:t>
+        <w:br/>
+        <w:t>2. Когато субектът, който получава дара, има длъжностно качество, но подкупът не му се предава в това качество, а да извърши престъпление, което не е свързано със службата му, няма да има престъпление по чл. 301, ал. 3 НК. Чл. 301, ал. 3 НК ще погълне само престъплението по чл. 282 НК, тъй като самото получаване на подкупа е нарушение на служебните задължения и осъществява елементите едновременно на двете престъпления. Когато обаче другото престъпление, извършено във връзка с получаването на подкупа, е свързано със служебните задължения на длъжностното лице, но засяга друг непосредствен обект на защита, ще е налице съвкупност от квалифициран подкуп и друго престъпление независимо дали другото престъпление се наказва по-леко или по-тежко от подкупа.</w:t>
+        <w:br/>
+        <w:t>3. В наказателното производство за подкупи, извършени от следователи, прокурори, съдии и съдебни заседатели, може да се доказва и търси наказателна отговорност за престъплението по чл. 288 НК, извършено от тези длъжностни лица, изразило се в неправилно квалифициране деянията на подсъдими, от които са получени подкупи по присъди, влезли в сила. Този съдебен акт, с който се установява извършеното квалифицирано престъпление по чл. 301, ал. 3 НК, ще бъде основание за възобновяване на делото по смисъла на чл. 254 НПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>