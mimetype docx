--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,77 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>I. 1. Обект на престъплението хулиганство са установеният в страната ред и общественото спокойствие.</w:t>
+        <w:br/>
+        <w:t>2. Основният признак на деянието, чрез което се осъществява престъплението хулиганство, са "непристойни действия". Престъплението не може да се осъществи чрез бездействие. С непристойните действия трябва грубо да се нарушава общественият ред и да се изразява явно неуважение към обществото. Престъплението е налице, когато и двата признака са осъществени.</w:t>
+        <w:br/>
+        <w:t>3. Хулиганството е умишлено престъпление. То може да се осъществи с пряк или с евентуален умисъл.</w:t>
+        <w:br/>
+        <w:t>4. Хулиганските действия може да се извършват в най-разнообразни форми.</w:t>
+        <w:br/>
+        <w:t>5. Публичността не е задължителен елемент отсъства на престъплението.</w:t>
+        <w:br/>
+        <w:t>6. Разграничителните критерии между дребното хулиганство и престъплението хулиганство се изразяват в степента на обществената опасност на деянията, посочени в чл. 1, ал. 2 УБДХ и чл. 325, ал. 1 НК. Дребното хулиганство е административно нарушение с по-ниска обществена опасност. Разграничението трябва да се извършва на основата на конкретна оценка на всяко деяние, на обективните му и субективни признаци с оглед на неговата обществена опасност.</w:t>
+        <w:br/>
+        <w:t>7. Хулиганството може да се осъществи в реална или идеална съвкупност с едно или повече престъпления. Съдилищата трябва да разграничават другите престъпления по техните обективни и субективни признаци.</w:t>
+        <w:br/>
+        <w:t>II. 1. Пленумът обръща внимание на съдилищата да разграничават квалифицирания състав по чл. 325, ал. 2 НК от основния състав по чл. 325, ал. 1 НК. Квалифицираният състав на престъплението се отличава от основния състав по признаците, посочени в закона, чрез които е подчертана значително по-висока обществена опасност.</w:t>
+        <w:br/>
+        <w:t>2. Орган на властта или представител на обществеността, изпълняващ задължения по спазване на обществения ред, това са органите на МВР, органите на доброволните отряди на трудещите се и други лица, оправомощени по надлежния начин за опазване на обществения ред. Съпротивата срещу орган на властта или представител на обществеността, изпълняващ задължения по опазване на обществения ред, е квалифициращ елемент на престъплението по чл. 325, ал. 2, пр. 1 НК и не представлява самостоятелно престъпление по смисъла на чл. 269 - 271 НК. Хулиганството се отличава с изключителен цинизъм, когато непристойните действия са особено нагли, характеризират безсрамие и грубо нарушават нравствените принципи и чувства на гражданите, с изключителна дързост, когато в много груба форма се засягат интересите на обществото или личността и упорито не се прекратяват. Те изразяват пренебрежително отношение към реда в обществото или към други обществени или лични интереси. С тях се изразява грубо нахалство и тежко оскърбление. Съдилищата трябва да посочват конкретните действия и да излагат съображения, които квалифицират деянието като престъпление по чл. 325, ал. 2 НК.</w:t>
+        <w:br/>
+        <w:t>3. Хулиганство, представляващо "опасен рецидив", може да има само при условията на чл. 29, б. "б" и "в" НК.</w:t>
+        <w:br/>
+        <w:t>III. 1. Пленумът обръща внимание на съдилищата да налагат справедливи наказания по делата за хулиганство, основани на правилното отчитане характера и степента на обществената опасност на деянието, смекчаващите и отегчаващите вината обстоятелства.</w:t>
+        <w:br/>
+        <w:t>2. При разглеждане на делата за престъпления по чл. 325, ал. 3 НК да се обсъжда възможността за налагане наказанието "задължително заселване".</w:t>
+        <w:br/>
+        <w:t>3. Когато хулиганската проява на непълнолетен е извършена поради увлечение или лекомислие, спрямо него да се прилагат възпитателни мерки в съгласие с чл. 61 НК и чл. 29 ЗБППНМ. Непълнолетните да се предават на съд само за тежки случаи на хулиганство.</w:t>
+        <w:br/>
+        <w:t>IV. Пленумът обръща внимание на съдилищата да разширят и подобрят превантивната дейност против хулиганската престъпност. Тя трябва да се основава на пълно и всестранно разкриване причините и условията, способствуващи за извършване на хулигански престъпления, на отстраняване тези причини и условия. За целта те трябва да разширят връзките с обществените организации, с ръководителите и колективите на предприятия, учреждения и организации. Борбата срещу пиянството и другите причини, които пораждат тези престъпления, трябва да се счита като постоянна и неотклонна задача, като се привлича широко обществеността за ефикасна разяснителна и възпитателна дейност сред колективите и отделните граждани. Отменява Постановление № 3 от 25.05.1961 г. на Пленума на Върховния съд на НРБ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>