--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>правилно административният орган въз основа на фактите от предоставената бежанска история, е възприел извода за липса на преследване, което да обосновава някоя от предвидените в чл. 8, ал. 1 от ЗУБ причини. Няма обоснован фактически довод за преследване на чужденеца от официалните власти в Сирия. Молителят не е бил заплашван или преследван по етнически или религиозни причини, както и че не е установено осъществено преследване. Съмненията от преследване и наказание поради дезертиране от военна служба сами по себе си не представляват основателни опасения от преследване. В случая лицето не е бил принудено да напусне Сирия поради реална опасност от изтезание, нечовешко или унизително отношение, смъртно наказание или екзекуция или други тежки посегателства по смисъла на чл. 9, ал. 1, т. 1 и т. 2 ЗУБ. Не са налице доказателства за това, че ситуацията в Сирия достига до границите на безогледно насилие, породено от вътрешен или международен въоръжен конфликт или от неспособност на официалните власти да противодействат ефективно на въоръжени групировки, които нападат населението или отделни негови групи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>